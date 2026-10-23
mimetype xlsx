--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -787,47 +787,47 @@
         <is>
           <t>500119280969</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46247.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46342.64583333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль марки RENAULT модель Sandero 2015 г.в. VIN-номер X7L5SRATG53916991
 В залоге у ПАО "Совкомбанк"., Осмотр имущества осуществляется по четвергам, с 13:00 до 17:00, за исключением выходных и праздничных дней, выпадающих на данный день недели, согласно производственному календарю, по предварительному согласованию с финансовым управляющим, путем направления запроса на электронную почту сsb_15@mail.ru, в виде отсканированного документа с подписью для физических лиц , с печатью и подписью уполномоченного лица для индивидуальных предпринимателей и юридических лиц, с приложением документов, подтверждающих полномочия на подписание запроса. Финансовый управляющий оставляет за собой право не предоставлять информацию на некорректно направленный запрос в адрес организатора торгов. Во избежание претензий к АУ, относительно технического состояния имущества (лота), его комплектности , покупателю действуя добросовестно, необходимо проявить должную осмотрительность и выехать по месту нахождения имущества (лота) с целью его осмотра -личного либо через законного представителя (с надлежащим образом оформленной доверенностью). Арбитражный управляющий обеспечивает возможность получения имущества(лота) покупателем: путём предоставления покупателю нотариальной доверенности с ограниченными полномочиями на лицо предоставленное арбитражному управляющему покупателем в целях регистрации имущества (лота), либо осуществляет выезд на место нахождения имущества (лота) с целью регистрации имущества (лота) за счёт средств покупателя (транспортные расходы, проживание ,и регистрация необходимых документов в нотариальных и иных органах) и его идентификации. Доступ к имуществу (смена замков, передача личных вещей бывшему собственнику и т.д.) осуществляется покупателем своими силами и за свой счет.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/38bdca39-8cd3-4601-bffb-b4489e275238</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46275.20922453704</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.09233796296</v>
+        <v>46318.09474537037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>