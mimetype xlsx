--- v0 (2026-10-14)
+++ v1 (2026-10-15)
@@ -788,47 +788,47 @@
           <t>482308355330</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46307.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46342.625</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Состав имущества: Транспортное средство – транспортное средство – легковой автомобиль марка /модель – SsangYong Kyron, год выпуска – 2013, VIN – RUMS0B1KSE0009538, обременено залогом в пользу АО "ТБанк".
 С документацией, относящейся к предмету торгов, с характеристиками лота можно ознакомиться путем направления запроса на электронную почту организатора торгов torgi86@internet.ru в период принятия заявок, а также согласование порядка осмотра имущества производится по телефону: 89212381495 с момента начала приема заявок по день окончания приема заявок.
 ФОТО предмета торгов в Отчете об оценке.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/cbeb2be4-1d3d-496b-86c2-ae5749ba3871</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46303.9027199074</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46309.10476851852</v>
+        <v>46309.92074074074</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>