--- v0 (2026-10-16)
+++ v1 (2026-10-18)
@@ -823,51 +823,51 @@
           <t>Лот №1: Земельный участок, кадастровый номер 50:21:0140306:167, площадь 600 кв.м., виды разрешенного использования: для садоводства; местоположение: город Москва, вн.тер.г. поселение Десеновское, квартал 123, земельный участок 61, запись о государственной регистрации права № 50:21:0140306:167-77/072/2023-8 от 16.10.2023; Здание: жилое строение без права регистрации проживания, назначение: нежилое, кадастровый номер 77:17:0140306:31, количество этажей: 3, в том числе подземных 1, местоположение: город Москва, вн.тер.г. поселение Десеновское, квартал 123, дом 61, строение 1, площадь 349,8 кв.м; запись государственной регистрации права № 77:17:0140306:31-77/072/2023-8 от 16.10.2023
 Порядок ознакомления с имуществом должника:
 Ознакомление с документацией, осмотр имущества проводится по согласованию с организатором торгов. По вопросам ознакомления с имуществом должника, а также иной дополнительной информацией претенденты вправе обращаться по e-mail: sz-arup@yandex.ru, тел.: +7(910)2638030 в рабочие дни с 10 час. 00 мин. до 13 час. 00 мин., с 14 час. 00 мин. до 17 час. 00 мин. (здесь и далее время Московское).</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7487ecac-54ef-4c74-9d31-af87abf52208</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>2785194</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>4641.99</v>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46286.90625</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46311.08342592593</v>
+        <v>46313.07805555555</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:094b8403-ef9a-4367-888a-28da6e3bee7c_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>235257-МЭТС-2</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -948,51 +948,51 @@
           <t>Земельный участок, кадастровый номер 50:21:0140306:161, виды разрешенного использования: для садоводства; площадь 600 кв.м., местоположение: город Москва, вн.тер.г. поселение Десеновское, квартал 123, земельный участок 62; запись о государственной регистрации права №50-21-21/036/2006-237 от 13.07.2006; Здание: жилое строение без права регистрации проживания, расположенное на садовом земельном участке, назначение: нежилое, кадастровый номер 77:17:0140306:32, площадь 235,2 кв.м., местоположение: город Москва, вн.тер.г. поселение Десеновское, квартал 123, дом 62, строение 1, запись государственной регистрации права №50-50-21/040/2007-129 от 02.08.2007; сооружение вспомогательного использования, назначение: жилищно-бытового (вспомогательного) назначения, кадастровый номер 77:17:0140306:33, площадь 91,7 кв.м, запись о государственной регистрации права № 50-50-21/040/2007-130 от 09.08.2007, местоположение: город Москва, вн.тер.г. поселение Десеновское, квартал 123, сооружение 62, строение 2.
 Порядок ознакомления с имуществом должника:
 Ознакомление с документацией, осмотр имущества проводится по согласованию с организатором торгов. По вопросам ознакомления с имуществом должника, а также иной дополнительной информацией претенденты вправе обращаться по e-mail: sz-arup@yandex.ru, тел.: +7(910)2638030 в рабочие дни с 10 час. 00 мин. до 13 час. 00 мин., с 14 час. 00 мин. до 17 час. 00 мин. (здесь и далее время Московское).</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/094b8403-ef9a-4367-888a-28da6e3bee7c</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>2784774</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>4641.29</v>
       </c>
       <c r="AM3" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46286.90590277778</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46311.08325231481</v>
+        <v>46313.07791666667</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:d6f59ca4-bbe4-4df1-91f5-11f6aa41edb6_3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>235257-МЭТС-3</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>3</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1081,47 +1081,47 @@
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>1429436.75</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>114354.94</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>-1.203665184905873</v>
       </c>
       <c r="AK4" t="inlineStr">
         <is>
           <t>0/Подвал</t>
         </is>
       </c>
       <c r="AL4" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46286.90548611111</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46311.08320601852</v>
+        <v>46313.07784722222</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>