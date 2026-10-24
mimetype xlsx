--- v0 (2026-10-24)
+++ v1 (2026-10-24)
@@ -824,51 +824,51 @@
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/259a7a55-2fef-45d5-b593-61d92e87b0ac</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>343478.59</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>3774.49</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-1.247592783002865</v>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46310.8972337963</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46319.08375</v>
+        <v>46319.89740740741</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:259a7a55-2fef-45d5-b593-61d92e87b0ac_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ОАОФЦП-65007</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -955,47 +955,47 @@
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>1984732.67</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>55439.46</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-0.008700078484625395</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>1/Цокольный этаж</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46310.8972337963</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46319.08375</v>
+        <v>46319.89740740741</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>