--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -830,51 +830,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>4361466.13</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>129420.36</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.5544543504227557</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>25/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46307.90239583333</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.90392361111</v>
+        <v>46318.08094907407</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:8ff17986-3e6d-44c6-85dc-4b60d4493cba_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>371355</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>