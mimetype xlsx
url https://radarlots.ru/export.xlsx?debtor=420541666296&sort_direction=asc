--- v0 (2026-10-13)
+++ v1 (2026-10-14)
@@ -830,51 +830,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>2005659.65</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>60049.69</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.9875136840889231</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>2/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46288.8855787037</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46307.89986111111</v>
+        <v>46308.89853009259</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:64492d15-fdef-4d4d-b8f9-c7d0aec3c083_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>13840</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>
@@ -927,47 +927,47 @@
         </is>
       </c>
       <c r="AC3" s="4" t="n">
         <v>46239.375</v>
       </c>
       <c r="AD3" s="4" t="n">
         <v>46332.625</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Автомобиль марки CITROEN модель C4
 2012 г.в. VIN-номер Z8TNC5FS9CM509197., Ознакомление с имуществом проводится на основании предварительной письменной заявки, направленной на электронный адрес организатора торгов nikta81@mail.ru.
 Ознакомление проводится в рабочие дни с 10:00 до 17:00 местного времени (мск+1).
 Место ознакомления с имуществом: Российская Федерация, г. Краснодар, ул. Краеведа Соловьева В.А., д. 2, корпус 1.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/64492d15-fdef-4d4d-b8f9-c7d0aec3c083</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46302.08559027778</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46308.08868055556</v>
+        <v>46309.08822916666</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>