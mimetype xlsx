--- v0 (2026-10-17)
+++ v1 (2026-10-19)
@@ -1070,47 +1070,47 @@
       <c r="AD4" s="4" t="n">
         <v>46345.75</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>Земельный участок с кадастровым номером 42:24:0401059:469, площадь: 1131.52 кв.м., под жилую застройку индивидуальную, адрес: Кемеровская область, г. Кемерово, ул. Канская, д. 65, вид права: Общая долевая собственность, доля в праве 1/5.
 Жилое здание с кадастровым номером 42:24:0401059:1048, площадь: 51.9 кв.м, адрес: Российская Федерация, Кемеровская область - Кузбасс, г.о. Кемеровский, г Кемерово, ул Канская, д. 65, вид права: Общая долевая собственность, доля в праве 1/5.
 Покупателю необходимо проявить должную осмотрительность и осмотреть имущество по месту его нахождения - лично или через представителя по доверенности. Техническое состояние, комплектность и отсутствие скрытых недостатков не гарантируются. Возможны аресты, запреты на регистрационные действия и иные обременения - все действия по их снятию и погашению записей победитель торгов осуществляет самостоятельно и за свой счёт. Заявка на ознакомление подаётся в рабочие дни с 10:00 до 17:00 часов на e-mail: ka.tihonova@arbitrazhrf.ru; по заявке предоставляется имеющаяся у финансового управляющего информация об имуществе и сведения о лице, во владении которого оно находится. Ознакомление с имуществом – по месту его нахождения, по предварительной записи по тел. +7 923 606-25-17 Константин.</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/22fd8d6b-16b6-4705-b092-633c2461e883</t>
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>630358.48</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>557.09</v>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46309.91262731481</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46312.90238425926</v>
+        <v>46314.91922453704</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>