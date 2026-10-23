--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -799,51 +799,51 @@
       <c r="AC2" s="3" t="n">
         <v>46336.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46336.625</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Имущество находится в залоге у ПАО «Совкомбанк».
 Сделки по итогам торгов подлежат заключению с учетом положений Указа Президента РФ №81 от 01.03.2022 г. «О дополнительных временных мерах экономического характера по обеспечению финансовой стабильности Российской Федерации». Риски, связанные с отказом в заключении сделки по итогам торгов, с учетом положений Указа Президента РФ несёт покупатель».
 Передача имущества финансовым управляющим и принятие его покупателем осуществляются по передаточному акту, подписываемому сторонами и оформляемому в соответствии с законодательством Российской Федерации.
 Имущество продаётся в том виде, комплектности и состоянии, в каком оно есть, возможно имеются иные скрытые дефекты. Сведениями о рабочем состоянии имущества организатор торгов не располагает.
 На момент публикации данного сообщения на реализуемом имуществе имеются ограничения на регистрационные действия.
 Финансовый управляющий не гарантирует отсутствие новых ограничений во время проведения торгов и заключения договора купли-продажи. Подробную информацию об ограничениях можно получить на официальном сайте ГИБДД, указав в поиске VIN автомобиля. Согласно п. 2.2.4. договора купли-продажи, в случае наличия ограничений на регистрационные действия Покупатель предпринимает меры по снятию данных ограничений самостоятельно, в том числе ограничения и обременения, наложенные по исполнительным производствам, указанным в части 4 статьи 69.1 закона № 229-ФЗ Об исполнительном производстве, По предварительной записи по электронной почте: kurzin.arbitr@mail.ru По предварительной записи по телефону: +7 995 386 42 63</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/ffed84c2-6d70-485d-a7fe-6adfbd74e805</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46306.08429398148</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.92190972222</v>
+        <v>46318.09307870371</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:fd8df132-b006-4a03-a43c-a5fa624315db_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>15269</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>