--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -818,47 +818,47 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок, общей площадью 1 001 м2, кадастровый (условный) номер: 50:03:0030280:3561, расположенный по адресу: Московская обл., тер городской округ Клин, д Слобода, д.б/н
 8-918-389-8677
 Для получения фотографий и иной имеющейся информации об имуществе обратитесь по адресу электронной почты: lot@helpmecentr.ru или перейдите по ссылке https://lot.helpmecentr.ru/2020/10/01/6/. Обременения и ограничения на распоряжение и эксплуатацию Имущества, наложенные работниками службы судебных приставов, судебными органами, иными лицами, подлежат снятию/отмене финансовым управляющим в установленном законом порядке до проведения торгов по продаже Имущества или в ходе их проведения. В случае, если указанные обременения не были отменены – в соответствии с требованиями ч. 19 ст. 110 ФЗ «О несостоятельности (банкротстве)» финансовый управляющий указывает в договоре купли-продажи на их наличие и разъясняет Покупателю о необходимости их самостоятельного снятия/отмены. Участник (победитель) торгов, при подаче заявки осознает все риски, связанные с приобретением и переоформлением имущества.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/94e3f17e-712e-495d-b2f5-9df3a36d48f1</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>357817.46</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>357.46</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.6491227677933883</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46304.90576388889</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.08193287037</v>
+        <v>46318.08149305556</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>