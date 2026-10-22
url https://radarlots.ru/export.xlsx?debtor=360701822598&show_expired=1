--- v0 (2026-10-21)
+++ v1 (2026-10-22)
@@ -827,51 +827,51 @@
 Доля в праве 4\15 на земельный участок общей площадью 3086.00 (+/- 39) кв.м. Местоположение установлено относительно ориентира, расположенного в границах участка. Почтовый адрес ориентира: Краснодарский край, р-н Кущевский, х. Средние Чубурки, ул. Октябрьская, 98. Категория земель: Земли населенных пунктов. Виды разрешенного использования: для эксплуатации индивидуального жилого дома.
 Кадастровый номер: 23:17:0701001:197. Номер государственной регистрации: 23-23/006-23/006/801/2016-1734/3.
 Имеются хозяйственные постройки, не зарегистрированные в государственных органах федеральной службы государственной регистрации, кадастра и картографии (Росреестр).</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/0884b546-d370-4850-8d3c-d169001bf5a9</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>145998.3</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>3526.53</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46277.90884259259</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46316.90186342593</v>
+        <v>46317.08164351852</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:18557ad7-f685-4f2f-8d0a-b9e79007aa54_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>960000334351</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>