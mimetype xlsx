--- v0 (2026-10-21)
+++ v1 (2026-10-21)
@@ -825,51 +825,51 @@
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок общей площадью 800 кв.м., с кадастровым номером 50:16:0102020:1596, и улучшением в виде недостроенного жилого дома с гаражом (жилой дом 103,44 кв.м Фундамент 438,3 кв.м), расположенных по адресу: Московская область, Ногинский р-н, с/пос. Ямкинское, находится в залоге у Кочедыкова Игоря Константиновича.
 Ознакомление с имуществом производится каждый вторник по месту нахождения имущества, предварительно направив заявку на электронную почту организатора торгов t308530@ya.ru, с момента публикации сообщения о продаже имущества и до окончания приема заявок.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/ee8ea827-b878-4681-9b4c-205d0f7cf143</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>1116288</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>1395.36</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-11.09365325077399</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46303.90702546296</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46316.08914351852</v>
+        <v>46316.91237268518</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:094b2255-bc4d-4621-87cd-7f79cfd953e1_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ОАОФЦП-220536</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Отменён</t>
         </is>