--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -823,47 +823,47 @@
 Земельный участок Кадастровый номер: 50:32:0010207:37 Назначение объекта недвижимости: данные отсутствуют Виды разрешенного использования объекта недвижимости: Для дачного строительства Местоположение: Московская область, Серпуховский муниципальный район, в районе д. Дракино Площадь: 799 +/- 10 вид права, доля в праве: Собственность дата государственной регистрации: 27.11.2015 номер государственной регистрации: 50-50/032-50/032/011/2015-9203/2 основание государственной регистрации: Договор купли-продажи земельного участка, выдан 11.11.2015
 Порядок ознакомления с имуществом должника:
 Ознакомление с информацией об имуществе проводится по предварительному согласованию 89254601332 (писать в телеграм с 10-19 МСК),а также путем направления письменного запроса на электронный адрес sidnev.arbitr@mail.ru.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/21e3995a-447f-4542-9c19-f42b225dc231</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>1842112.46</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>25945.25</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46297.89671296296</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.08188657407</v>
+        <v>46319.08028935185</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>