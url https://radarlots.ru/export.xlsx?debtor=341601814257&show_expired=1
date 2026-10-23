--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -789,51 +789,51 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>341601814257</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46337.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46337.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль марки HINO модель 57921- 0000010-42 2017 г.в. VIN X8957921BH0EV8069, Ознакомление с имуществом по предварительной записи в рабочие дни с 09:00 до 17:00 по телефону +7 9218277775. Транспортное средство находится в городе Михайловка Волгоградская область.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/b87777e0-c97d-42bf-874f-5ba2311b915a</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46307.08623842592</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.08408564814</v>
+        <v>46318.08362268518</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:cadcb97f-6670-459d-a77d-ae3ea79c70ad_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>15920</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>