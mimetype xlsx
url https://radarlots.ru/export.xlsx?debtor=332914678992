--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -787,51 +787,51 @@
         <is>
           <t>332914678992</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46241.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46337.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль марки CHEVROLET модель Spark
 2013 г.в. VIN-номер XWBMA481JDA535663, ознакомление с имуществом и документацией производится с момента публикации сообщения и до окончания срока приема заявок по предварительной записи по тел.: 8-4722-777-317, а также путем направления запроса на электронную почту: yarosh.torgi@mail.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c761d1fa-0481-4f60-bfe8-8974cb17a11a</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46307.09375</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.09164351852</v>
+        <v>46318.0937037037</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:43965ee4-2281-4f65-b7b8-676011a78cea_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>18155</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>