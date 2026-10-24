--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -11,94 +11,94 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Лоты" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
-    <numFmt numFmtId="164" formatCode="# ##0.00"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="167" formatCode="DD.MM.YYYY HH:MM"/>
+    <numFmt numFmtId="164" formatCode="# ##0 ₽"/>
+    <numFmt numFmtId="165" formatCode="yyyy-mm-dd h:mm:ss"/>
+    <numFmt numFmtId="166" formatCode="DD.MM.YYYY HH:MM"/>
+    <numFmt numFmtId="167" formatCode="# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -703,237 +703,237 @@
       </c>
       <c r="AO1" s="1" t="inlineStr">
         <is>
           <t>Заметка</t>
         </is>
       </c>
       <c r="AP1" s="1" t="inlineStr">
         <is>
           <t>Цена при добавлении</t>
         </is>
       </c>
       <c r="AQ1" s="1" t="inlineStr">
         <is>
           <t>Появился в базе</t>
         </is>
       </c>
       <c r="AR1" s="1" t="inlineStr">
         <is>
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>fedresurs:339b7053-7dd7-4a6b-8ed4-a11cbbbf0a6b_1</t>
+          <t>fedresurs:19e8b85f-4951-4f68-9a97-69ff963f4090_2</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>ОАОФЦП-222957</t>
+          <t>240784-МЭТС-2</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>двухкомнатная квартира, адрес: г. Краснодар, ул Западный Обход, д. 57 к. 3, кв. 15</t>
+          <t>автомобиль Toyota Voxy Hybrid, идентификационный номер (VIN)</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Жилые помещения</t>
-[...20 lines deleted...]
-        <v>1205704.8</v>
+          <t>Автомобили</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="n">
+        <v>1180000</v>
+      </c>
+      <c r="M2" s="2" t="n">
+        <v>1180000</v>
+      </c>
+      <c r="P2" s="2" t="n">
+        <v>59000</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Открытый аукцион</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
-          <t>Альфалот</t>
+          <t>Межрегиональная Электронная Торговая Система</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>Бадави Сарват Юссиф Эльсаэд Ахмед</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>330648019633</t>
         </is>
       </c>
-      <c r="AC2" s="4" t="n">
-[...3 lines deleted...]
-        <v>46318.41666666666</v>
+      <c r="AC2" s="3" t="n">
+        <v>46314.41666666666</v>
+      </c>
+      <c r="AD2" s="3" t="n">
+        <v>46349.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
-        <is>
-[...89 lines deleted...]
-      <c r="AF3" t="inlineStr">
         <is>
           <t>автомобиль Toyota Voxy Hybrid, идентификационный номер (VIN)
 ZWR80-0134158, 2015 года выпуска
 Порядок ознакомления с имуществом должника:
 Ознакомление с имуществом производится с момента публикации сообщения о продаже имущества и до окончания приема заявок по предварительной записи по телефону: 8-918-410-11-45 или направив запрос на эл. почту: bankrot.krd23@mail.ru.</t>
         </is>
       </c>
+      <c r="AG2" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/19e8b85f-4951-4f68-9a97-69ff963f4090</t>
+        </is>
+      </c>
+      <c r="AQ2" s="3" t="n">
+        <v>46311.90113425926</v>
+      </c>
+      <c r="AR2" s="3" t="n">
+        <v>46319.07875</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>fedresurs:bf729115-726a-41fc-ba72-968846ad25ef_1</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>ОАОФЦП-227756</t>
+        </is>
+      </c>
+      <c r="D3" t="n">
+        <v>1</v>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Опубликован</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>двухкомнатная квартира, адрес: г. Краснодар, ул Западный Обход, д. 57 к. 3, кв. 15</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>Жилые помещения</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>г. Краснодар, ул Западный Обход, д. 57 к. 3, кв. 15</t>
+        </is>
+      </c>
+      <c r="K3" s="4" t="n">
+        <v>48.7</v>
+      </c>
+      <c r="L3" s="2" t="n">
+        <v>5425671.6</v>
+      </c>
+      <c r="M3" s="2" t="n">
+        <v>5425671.6</v>
+      </c>
+      <c r="N3" s="2" t="n">
+        <v>111410.09</v>
+      </c>
+      <c r="O3" s="2" t="n">
+        <v>1085134.32</v>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t>Альфалот</t>
+        </is>
+      </c>
+      <c r="AA3" t="inlineStr">
+        <is>
+          <t>Бадави Сарват Юссиф Эльсаэд Ахмед</t>
+        </is>
+      </c>
+      <c r="AB3" t="inlineStr">
+        <is>
+          <t>330648019633</t>
+        </is>
+      </c>
+      <c r="AC3" s="3" t="n">
+        <v>46321.41666666666</v>
+      </c>
+      <c r="AD3" s="3" t="n">
+        <v>46357.41666666666</v>
+      </c>
+      <c r="AF3" t="inlineStr">
+        <is>
+          <t>двухкомнатная квартира, адрес: г. Краснодар, ул Западный Обход, д. 57 к. 3, кв. 15. Площадь: 48.7 кв.м.</t>
+        </is>
+      </c>
       <c r="AG3" t="inlineStr">
         <is>
-          <t>https://fedresurs.ru/bidding/19e8b85f-4951-4f68-9a97-69ff963f4090</t>
-[...6 lines deleted...]
-        <v>46317.90730324074</v>
+          <t>https://fedresurs.ru/bidding/bf729115-726a-41fc-ba72-968846ad25ef</t>
+        </is>
+      </c>
+      <c r="AQ3" s="3" t="n">
+        <v>46318.90800925926</v>
+      </c>
+      <c r="AR3" s="3" t="n">
+        <v>46319.08145833333</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>