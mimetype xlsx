--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -822,51 +822,51 @@
           <t>Жилой дом, назначение – жилое, общей площадью 69,3 кв.м., кадастровый номер: 50:32:0030225:11692; Земельный участок, общей площадью 700 кв.м., кадастровый номер:50:32:0030225:10058, расположенные по адресу: Российская Федерация, Московская область, г.о. Серпухов, территория Лисенки-3, д.208. В залоге у ПАО "Сбербанк".
 Во избежание претензий к АУ относительно технического состояния имущества (лота), его комплектности, покупателю действуя добросовестно, необходимо проявить должную осмотрительность и выехать по месту нахождения имущества (лота) с целью его осмотра -личного либо через законного представителя (с надлежащим образом оформленной доверенностью). Арбитражный управляющий обеспечивает возможность получения имущества(лота) покупателем: путём предоставления покупателю нотариальной доверенности с ограниченными полномочиями на лицо предоставленное арбитражному управляющему покупателем в целях регистрации имущества (лота), либо осуществляет выезд на место нахождения имущества (лота) с целью регистрации имущества (лота) за счёт средств покупателя (транспортные расходы, проживание и регистрация необходимых документов в нотариальных и иных органах) и его идентификации. Доступ к имуществу (смена замков, передача личных вещей бывшему собственнику и т.д.) осуществляется покупателем своими силами и за свой счет.
 Ознакомление с имуществом производится по телефону: 89033068678 и электронной почте marsel.arbitr@yandex.ru.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/3327d3d3-c23f-4a9f-9688-bb03c6bf2b9a</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>2316466.99</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>33426.65</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46310.91033564815</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46318.08186342593</v>
+        <v>46319.08071759259</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:ae3ad221-ee17-43fb-b2cd-ae4642b94dff_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>377119</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>