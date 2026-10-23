--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -819,47 +819,47 @@
         <v>46353</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>1/2 доля в праве на земельный участок, виды разрешенного использования: ведение садоводчества, общей площадью 1013 +/- 11 кв. м., с кадастровым номером 65:01:1001030:75, расположенный по адресу: Российская Федерация, Сахалинская область, город Южно-Сахалинск, пятый километр трассы Южно-Сахалинск-Охотск, сдт "Утес", уч №69. Ознакомиться с имуществом можно по месту его нахождения по предварительной договорённости с финансовым управляющим по тел. +79809530749 в рабочие дни с 11:00 до 15:00 часов, e-mail: okunevarbitrtorgi@mail.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/47209fe9-9b8d-4462-96d1-8d3172c7c032</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>692294.33</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>683.41</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.2332595010564364</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46302.90524305555</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46316.90449074074</v>
+        <v>46317.90630787037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>