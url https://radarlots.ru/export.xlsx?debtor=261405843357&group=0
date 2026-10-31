--- v0 (2026-10-30)
+++ v1 (2026-10-31)
@@ -799,47 +799,47 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>261405843357</t>
         </is>
       </c>
       <c r="AC2" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD2" s="4" t="n">
         <v>46415.70833333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль марки LADA модель Vesta 2021 г.в. VIN- номер XTAGFK440NY609151, Предварительное ознакомление с условиями торгов, с характеристикой объекта торгов осуществляется на электронной площадке и по адресу: УР, г. Ижевск, ул. Площадь 50 лет Октября, д. 6, оф. 207. в рабочие дни с 9-00 час. до 16-00 час. Осмотр имуществом по адресу нахождения имущества по согласованию с организатором торгов по тел. 89127659762, в рабочие дни с 09.00 ч. до 16.00 ч. С проектом договора купли-продажи имущества и договором о задатке можно ознакомиться на электронной площадке, на ЕФРСБ.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/27b659b3-e034-4583-a121-a679b8695345</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46309.08146990741</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46324.92032407408</v>
+        <v>46325.920625</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>