--- v0 (2026-10-24)
+++ v1 (2026-11-02)
@@ -722,51 +722,51 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>fedresurs:b327bf00-7d74-4b2a-af7a-02557eff5dc1_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>234447-МЭТС-1</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Состоялся</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Жилое помещение, площадь: 67,4кв.м., адрес (местонахождение): Российская Федерация, Красноярский край, город Норильск, г. Норильск, ул. Хантайская, д. 39, кв. 28, кадастровый номер:…</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Красноярский край</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Российская Федерация, Красноярский край, город Норильск, г. Норильск, ул. Хантайская, д. 39, кв. 28</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>24:55:0000000:44726</t>
@@ -832,47 +832,181 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>5112798.2</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>75857.53999999999</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.1707085173046728</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>8/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46281.89717592593</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46319.08425925926</v>
+        <v>46325.0916087963</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>fedresurs:c9a0ba7f-8d61-4a91-b52d-8b38b827efd2_1</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>242908-МЭТС-1</t>
+        </is>
+      </c>
+      <c r="D3" t="n">
+        <v>1</v>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Опубликован</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Жилое помещение, площадь: 67,4кв.м., адрес (местонахождение): Российская Федерация, Красноярский край, город Норильск, г. Норильск, ул. Хантайская, д. 39, кв. 28, кадастровый номер:…</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>Жилые помещения</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Красноярский край</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>Российская Федерация, Красноярский край, город Норильск, г. Норильск, ул. Хантайская, д. 39, кв. 28</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>24:55:0000000:44726</t>
+        </is>
+      </c>
+      <c r="K3" s="2" t="n">
+        <v>67.40000000000001</v>
+      </c>
+      <c r="L3" s="3" t="n">
+        <v>3816000</v>
+      </c>
+      <c r="M3" s="3" t="n">
+        <v>3816000</v>
+      </c>
+      <c r="N3" s="3" t="n">
+        <v>56617.21</v>
+      </c>
+      <c r="P3" s="3" t="n">
+        <v>190800</v>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t>Межрегиональная Электронная Торговая Система</t>
+        </is>
+      </c>
+      <c r="AA3" t="inlineStr">
+        <is>
+          <t>Сидоренко Дмитрий Владимирович</t>
+        </is>
+      </c>
+      <c r="AB3" t="inlineStr">
+        <is>
+          <t>260807033777</t>
+        </is>
+      </c>
+      <c r="AC3" s="4" t="n">
+        <v>46329.375</v>
+      </c>
+      <c r="AD3" s="4" t="n">
+        <v>46365.375</v>
+      </c>
+      <c r="AF3" t="inlineStr">
+        <is>
+          <t>Жилое помещение, площадь: 67,4кв.м., адрес (местонахождение): Российская Федерация, Красноярский край, город Норильск, г. Норильск, ул. Хантайская, д. 39, кв. 28, кадастровый номер: 24:55:0000000:44726
+Порядок ознакомления с имуществом должника:
+С ЛОТОМ №1 можно ознакомиться по месту его нахождения: Российская Федерация, Красноярский край, г.о. город Норильск, г. Норильск, ул. Хантайская, д. 39, кв. 28, предварительно согласовав время с Финансовым управляющим по тел. +79191263160, либо путем направления запроса на электронную почту samonina_ve@mail.ru, с момента публикации сообщения о продаже имущества и до окончания приема заявок.
+Во избежание претензий к Арбитражному управляющему, относительно технического состояния имущества (лота), его комплектности, покупателю действуя добросовестно, необходимо проявить должную осмотрительность и выехать по месту нахождения имущества (лота) с целью его осмотра - личного, либо через законного представителя (с надлежащим образом оформленной доверенностью).</t>
+        </is>
+      </c>
+      <c r="AG3" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/c9a0ba7f-8d61-4a91-b52d-8b38b827efd2</t>
+        </is>
+      </c>
+      <c r="AH3" s="3" t="n">
+        <v>5112798.2</v>
+      </c>
+      <c r="AI3" s="3" t="n">
+        <v>75857.53999999999</v>
+      </c>
+      <c r="AJ3" s="5" t="n">
+        <v>0.2536376655742055</v>
+      </c>
+      <c r="AK3" t="inlineStr">
+        <is>
+          <t>8/Этаж</t>
+        </is>
+      </c>
+      <c r="AL3" t="inlineStr">
+        <is>
+          <t>Жилое</t>
+        </is>
+      </c>
+      <c r="AQ3" s="4" t="n">
+        <v>46323.89650462963</v>
+      </c>
+      <c r="AR3" s="4" t="n">
+        <v>46328.08101851852</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>