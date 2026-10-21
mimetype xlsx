--- v0 (2026-10-21)
+++ v1 (2026-10-21)
@@ -830,51 +830,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>654448.9</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>14227.15</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-1.337847920593953</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>1/Подвал, 1/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46304.90157407407</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46316.08222222222</v>
+        <v>46316.9075</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:6394eab5-929c-4a3c-9ef9-b1ad360554d7_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>384831</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -927,47 +927,47 @@
         <is>
           <t>260102443206</t>
         </is>
       </c>
       <c r="AC3" s="4" t="n">
         <v>46307.41666666666</v>
       </c>
       <c r="AD3" s="4" t="n">
         <v>46343.41666666666</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Автомобиль: АУДИ Q7, регистрационный знак Н170ТН123, идентификационный номер (VIN): WAUZZZ4C17D065896, год изготовления: 2006
 Ознакомиться с реализуемым имуществом можно по месту его нахождения, с документами о торгах - в рабочие дни по адресу: 353440, г-к. Анапа, ул. Промышленная, д. 9 офис 5 (2 этаж), тел: 8-914-161-88-89, с 10 до 17 часов местного времени и на сайте: http://bankrot.cdtrf.ru//, а также направив заявку на E-mail: fefelova_online@mail.ru.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/6394eab5-929c-4a3c-9ef9-b1ad360554d7</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46304.90083333333</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46316.08201388889</v>
+        <v>46316.90699074074</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>