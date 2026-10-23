--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -754,122 +754,122 @@
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Земельные участки</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Тульская область</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Российская Федерация, Тульская область, Ясногорский район, пос. Новоселки</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>71:23:030203:199</t>
         </is>
       </c>
       <c r="K2" s="2" t="n">
         <v>1080</v>
       </c>
       <c r="L2" s="3" t="n">
-        <v>225000</v>
+        <v>180000</v>
       </c>
       <c r="M2" s="3" t="n">
         <v>225000</v>
       </c>
       <c r="N2" s="3" t="n">
-        <v>208.33</v>
+        <v>166.67</v>
       </c>
       <c r="O2" s="3" t="n">
-        <v>22500</v>
+        <v>18000</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Электронная площадка Центра реализации</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>Горчаков Александр Викторович</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>253802226728</t>
         </is>
       </c>
       <c r="AC2" s="4" t="n">
         <v>46311</v>
       </c>
       <c r="AD2" s="4" t="n">
         <v>46346</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок, категория земель: Земли сельскохозяйственного назначения, Вид разрешенного использования: Для садоводства, кадастровый (условный) номер 71:23:030203:199, площадь 1080 кв.м. по адресу: Российская Федерация, Тульская область, Ясногорский район, пос. Новоселки.
 Ознакомление с характеристиками имущества осуществляется на сайтах ЕФРСБ и Электронной площадки. Ознакомление с имуществом (осмотр и фотографирование) и правоустанавливающими документами на него (в том числе копирование указанных документов) осуществляется в период приема заявок по заявке, направляемой на электронную почту организатора торгов:imy1975@yandex.ru.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/eb949588-76fd-4b0b-9234-1aa4e669fc4d</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>97027.2</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>89.84</v>
       </c>
       <c r="AJ2" s="5" t="n">
-        <v>-1.318937370139508</v>
+        <v>-0.855149896111606</v>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46310.905625</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.08114583333</v>
+        <v>46318.90815972222</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:644c0871-1e70-4c11-8d13-1acd861fee7d_4</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ПП-100947/4</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>4</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -881,122 +881,122 @@
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Земельные участки</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Тульская область</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Российская Федерация, Тульская область, Ясногорский район, пос. Новоселки</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>71:23:030203:197</t>
         </is>
       </c>
       <c r="K3" s="2" t="n">
         <v>1080</v>
       </c>
       <c r="L3" s="3" t="n">
-        <v>225000</v>
+        <v>180000</v>
       </c>
       <c r="M3" s="3" t="n">
         <v>225000</v>
       </c>
       <c r="N3" s="3" t="n">
-        <v>208.33</v>
+        <v>166.67</v>
       </c>
       <c r="O3" s="3" t="n">
-        <v>22500</v>
+        <v>18000</v>
       </c>
       <c r="U3" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V3" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W3" t="inlineStr">
         <is>
           <t>Электронная площадка Центра реализации</t>
         </is>
       </c>
       <c r="AA3" t="inlineStr">
         <is>
           <t>Горчаков Александр Викторович</t>
         </is>
       </c>
       <c r="AB3" t="inlineStr">
         <is>
           <t>253802226728</t>
         </is>
       </c>
       <c r="AC3" s="4" t="n">
         <v>46311</v>
       </c>
       <c r="AD3" s="4" t="n">
         <v>46346</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Земельный участок, категория земель: Земли сельскохозяйственного назначения, Вид разрешенного использования: Для садоводства, кадастровый (условный) номер 71:23:030203:197, площадь 1080 кв.м. по адресу: Российская Федерация, Тульская область, Ясногорский район, пос. Новоселки.
 Ознакомление с характеристиками имущества осуществляется на сайтах ЕФРСБ и Электронной площадки. Ознакомление с имуществом (осмотр и фотографирование) и правоустанавливающими документами на него (в том числе копирование указанных документов) осуществляется в период приема заявок по заявке, направляемой на электронную почту организатора торгов:imy1975@yandex.ru.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/644c0871-1e70-4c11-8d13-1acd861fee7d</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>97027.2</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>89.84</v>
       </c>
       <c r="AJ3" s="5" t="n">
-        <v>-1.318937370139508</v>
+        <v>-0.855149896111606</v>
       </c>
       <c r="AM3" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46310.90591435185</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46317.08135416666</v>
+        <v>46318.9083912037</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:18d33ef8-c2c2-475a-8329-1f633e2a98bf_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>ПП-100947/1</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1008,122 +1008,122 @@
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Земельные участки</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Тульская область</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Российская Федерация, Тульская область, Ясногорский район, пос. Новоселки</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>71:23:030203:196</t>
         </is>
       </c>
       <c r="K4" s="2" t="n">
         <v>1080</v>
       </c>
       <c r="L4" s="3" t="n">
-        <v>225000</v>
+        <v>180000</v>
       </c>
       <c r="M4" s="3" t="n">
         <v>225000</v>
       </c>
       <c r="N4" s="3" t="n">
-        <v>208.33</v>
+        <v>166.67</v>
       </c>
       <c r="O4" s="3" t="n">
-        <v>22500</v>
+        <v>18000</v>
       </c>
       <c r="U4" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V4" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W4" t="inlineStr">
         <is>
           <t>Электронная площадка Центра реализации</t>
         </is>
       </c>
       <c r="AA4" t="inlineStr">
         <is>
           <t>Горчаков Александр Викторович</t>
         </is>
       </c>
       <c r="AB4" t="inlineStr">
         <is>
           <t>253802226728</t>
         </is>
       </c>
       <c r="AC4" s="4" t="n">
         <v>46311</v>
       </c>
       <c r="AD4" s="4" t="n">
         <v>46346</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>Земельный участок, категория земель: Земли сельскохозяйственного назначения, Вид разрешенного использования: Для садоводства, кадастровый (условный) номер 71:23:030203:196, площадь 1080 кв.м. по адресу: Российская Федерация, Тульская область, Ясногорский район, пос. Новоселки.
 Ознакомление с характеристиками имущества осуществляется на сайтах ЕФРСБ и Электронной площадки. Ознакомление с имуществом (осмотр и фотографирование) и правоустанавливающими документами на него (в том числе копирование указанных документов) осуществляется в период приема заявок по заявке, направляемой на электронную почту организатора торгов:imy1975@yandex.ru.</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/18d33ef8-c2c2-475a-8329-1f633e2a98bf</t>
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>97027.2</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>89.84</v>
       </c>
       <c r="AJ4" s="5" t="n">
-        <v>-1.318937370139508</v>
+        <v>-0.855149896111606</v>
       </c>
       <c r="AM4" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46310.90627314815</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46317.08146990741</v>
+        <v>46318.90868055556</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>fedresurs:0969916e-64da-4285-b6da-14c6fb85f1fd_8</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>ПП-100947/8</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>8</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1135,122 +1135,122 @@
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Земельные участки</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Тульская область</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>Российская Федерация, Тульская область, Ясногорский район, пос. Новоселки</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>71:23:030203:202</t>
         </is>
       </c>
       <c r="K5" s="2" t="n">
         <v>956</v>
       </c>
       <c r="L5" s="3" t="n">
-        <v>225000</v>
+        <v>180000</v>
       </c>
       <c r="M5" s="3" t="n">
         <v>225000</v>
       </c>
       <c r="N5" s="3" t="n">
-        <v>235.36</v>
+        <v>188.28</v>
       </c>
       <c r="O5" s="3" t="n">
-        <v>22500</v>
+        <v>18000</v>
       </c>
       <c r="U5" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V5" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W5" t="inlineStr">
         <is>
           <t>Электронная площадка Центра реализации</t>
         </is>
       </c>
       <c r="AA5" t="inlineStr">
         <is>
           <t>Горчаков Александр Викторович</t>
         </is>
       </c>
       <c r="AB5" t="inlineStr">
         <is>
           <t>253802226728</t>
         </is>
       </c>
       <c r="AC5" s="4" t="n">
         <v>46311</v>
       </c>
       <c r="AD5" s="4" t="n">
         <v>46346</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
           <t>Земельный участок, категория земель: Земли сельскохозяйственного назначения, Вид разрешенного использования: Для садоводства, кадастровый (условный) номер 71:23:030203:202, площадь 956 кв.м. по адресу: Российская Федерация, Тульская область, Ясногорский район, пос. Новоселки.
 Ознакомление с характеристиками имущества осуществляется на сайтах ЕФРСБ и Электронной площадки. Ознакомление с имуществом (осмотр и фотографирование) и правоустанавливающими документами на него (в том числе копирование указанных документов) осуществляется в период приема заявок по заявке, направляемой на электронную почту организатора торгов:imy1975@yandex.ru.</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/0969916e-64da-4285-b6da-14c6fb85f1fd</t>
         </is>
       </c>
       <c r="AH5" s="3" t="n">
         <v>85887.03999999999</v>
       </c>
       <c r="AI5" s="3" t="n">
         <v>89.84</v>
       </c>
       <c r="AJ5" s="5" t="n">
-        <v>-1.619720041580197</v>
+        <v>-1.095776033264158</v>
       </c>
       <c r="AM5" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46310.90663194445</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46317.08155092593</v>
+        <v>46318.90903935185</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>fedresurs:97c1bf15-5b36-4988-a12f-08b80f10b7fa_5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>ПП-100947/5</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>5</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1262,122 +1262,122 @@
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Земельные участки</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Тульская область</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Российская Федерация, Тульская область, Ясногорский район, пос. Новоселки</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>71:23:030203:200</t>
         </is>
       </c>
       <c r="K6" s="2" t="n">
         <v>539</v>
       </c>
       <c r="L6" s="3" t="n">
-        <v>108000</v>
+        <v>86400</v>
       </c>
       <c r="M6" s="3" t="n">
         <v>108000</v>
       </c>
       <c r="N6" s="3" t="n">
-        <v>200.37</v>
+        <v>160.3</v>
       </c>
       <c r="O6" s="3" t="n">
-        <v>10800</v>
+        <v>8640</v>
       </c>
       <c r="U6" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V6" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W6" t="inlineStr">
         <is>
           <t>Электронная площадка Центра реализации</t>
         </is>
       </c>
       <c r="AA6" t="inlineStr">
         <is>
           <t>Горчаков Александр Викторович</t>
         </is>
       </c>
       <c r="AB6" t="inlineStr">
         <is>
           <t>253802226728</t>
         </is>
       </c>
       <c r="AC6" s="4" t="n">
         <v>46311</v>
       </c>
       <c r="AD6" s="4" t="n">
         <v>46346</v>
       </c>
       <c r="AF6" t="inlineStr">
         <is>
           <t>Земельный участок, категория земель: Земли сельскохозяйственного назначения, Вид разрешенного использования: Для садоводства, кадастровый (условный) номер 71:23:030203:200, площадь 539 кв.м. по адресу: Российская Федерация, Тульская область, Ясногорский район, пос. Новоселки.
 Ознакомление с характеристиками имущества осуществляется на сайтах ЕФРСБ и Электронной площадки. Ознакомление с имуществом (осмотр и фотографирование) и правоустанавливающими документами на него (в том числе копирование указанных документов) осуществляется в период приема заявок по заявке, направляемой на электронную почту организатора торгов:imy1975@yandex.ru.</t>
         </is>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/97c1bf15-5b36-4988-a12f-08b80f10b7fa</t>
         </is>
       </c>
       <c r="AH6" s="3" t="n">
         <v>48423.76</v>
       </c>
       <c r="AI6" s="3" t="n">
         <v>89.84</v>
       </c>
       <c r="AJ6" s="5" t="n">
-        <v>-1.230310079184268</v>
+        <v>-0.7842480633474145</v>
       </c>
       <c r="AM6" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ6" s="4" t="n">
         <v>46310.90697916667</v>
       </c>
       <c r="AR6" s="4" t="n">
-        <v>46317.08171296296</v>
+        <v>46318.90918981482</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>fedresurs:a7830c71-2154-4be4-b373-384d7bda4160_2</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>ПП-100947/2</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>2</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1389,122 +1389,122 @@
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Земельные участки</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Тульская область</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>Российская Федерация, Тульская область, Ясногорский район, пос. Новоселки</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>71:23:030203:195</t>
         </is>
       </c>
       <c r="K7" s="2" t="n">
         <v>1080</v>
       </c>
       <c r="L7" s="3" t="n">
-        <v>225000</v>
+        <v>180000</v>
       </c>
       <c r="M7" s="3" t="n">
         <v>225000</v>
       </c>
       <c r="N7" s="3" t="n">
-        <v>208.33</v>
+        <v>166.67</v>
       </c>
       <c r="O7" s="3" t="n">
-        <v>22500</v>
+        <v>18000</v>
       </c>
       <c r="U7" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V7" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W7" t="inlineStr">
         <is>
           <t>Электронная площадка Центра реализации</t>
         </is>
       </c>
       <c r="AA7" t="inlineStr">
         <is>
           <t>Горчаков Александр Викторович</t>
         </is>
       </c>
       <c r="AB7" t="inlineStr">
         <is>
           <t>253802226728</t>
         </is>
       </c>
       <c r="AC7" s="4" t="n">
         <v>46311</v>
       </c>
       <c r="AD7" s="4" t="n">
         <v>46346</v>
       </c>
       <c r="AF7" t="inlineStr">
         <is>
           <t>Земельный участок, категория земель: Земли сельскохозяйственного назначения, Вид разрешенного использования: Для садоводства, кадастровый (условный) номер 71:23:030203:195, площадь 1080 кв.м. по адресу: Российская Федерация, Тульская область, Ясногорский район, пос. Новоселки.
 Ознакомление с характеристиками имущества осуществляется на сайтах ЕФРСБ и Электронной площадки. Ознакомление с имуществом (осмотр и фотографирование) и правоустанавливающими документами на него (в том числе копирование указанных документов) осуществляется в период приема заявок по заявке, направляемой на электронную почту организатора торгов:imy1975@yandex.ru.</t>
         </is>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a7830c71-2154-4be4-b373-384d7bda4160</t>
         </is>
       </c>
       <c r="AH7" s="3" t="n">
         <v>97027.2</v>
       </c>
       <c r="AI7" s="3" t="n">
         <v>89.84</v>
       </c>
       <c r="AJ7" s="5" t="n">
-        <v>-1.318937370139508</v>
+        <v>-0.855149896111606</v>
       </c>
       <c r="AM7" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ7" s="4" t="n">
         <v>46310.90740740741</v>
       </c>
       <c r="AR7" s="4" t="n">
-        <v>46317.08186342593</v>
+        <v>46318.90947916666</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>fedresurs:2ce314dc-686a-4441-a8cf-e046876c0630_6</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>ПП-100947/6</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>6</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1516,122 +1516,122 @@
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Земельные участки</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Тульская область</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>Российская Федерация, Тульская область, Ясногорский район, пос. Новоселки</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>71:23:030203:198</t>
         </is>
       </c>
       <c r="K8" s="2" t="n">
         <v>1080</v>
       </c>
       <c r="L8" s="3" t="n">
-        <v>225000</v>
+        <v>180000</v>
       </c>
       <c r="M8" s="3" t="n">
         <v>225000</v>
       </c>
       <c r="N8" s="3" t="n">
-        <v>208.33</v>
+        <v>166.67</v>
       </c>
       <c r="O8" s="3" t="n">
-        <v>22500</v>
+        <v>18000</v>
       </c>
       <c r="U8" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V8" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W8" t="inlineStr">
         <is>
           <t>Электронная площадка Центра реализации</t>
         </is>
       </c>
       <c r="AA8" t="inlineStr">
         <is>
           <t>Горчаков Александр Викторович</t>
         </is>
       </c>
       <c r="AB8" t="inlineStr">
         <is>
           <t>253802226728</t>
         </is>
       </c>
       <c r="AC8" s="4" t="n">
         <v>46311</v>
       </c>
       <c r="AD8" s="4" t="n">
         <v>46346</v>
       </c>
       <c r="AF8" t="inlineStr">
         <is>
           <t>Земельный участок, категория земель: Земли сельскохозяйственного назначения, Вид разрешенного использования: Для садоводства, кадастровый (условный) номер 71:23:030203:198, площадь 1080 кв.м. по адресу: Российская Федерация, Тульская область, Ясногорский район, пос. Новоселки.
 Ознакомление с характеристиками имущества осуществляется на сайтах ЕФРСБ и Электронной площадки. Ознакомление с имуществом (осмотр и фотографирование) и правоустанавливающими документами на него (в том числе копирование указанных документов) осуществляется в период приема заявок по заявке, направляемой на электронную почту организатора торгов:imy1975@yandex.ru.</t>
         </is>
       </c>
       <c r="AG8" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/2ce314dc-686a-4441-a8cf-e046876c0630</t>
         </is>
       </c>
       <c r="AH8" s="3" t="n">
         <v>97027.2</v>
       </c>
       <c r="AI8" s="3" t="n">
         <v>89.84</v>
       </c>
       <c r="AJ8" s="5" t="n">
-        <v>-1.318937370139508</v>
+        <v>-0.855149896111606</v>
       </c>
       <c r="AM8" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ8" s="4" t="n">
         <v>46310.90775462963</v>
       </c>
       <c r="AR8" s="4" t="n">
-        <v>46317.0819212963</v>
+        <v>46318.90962962963</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>fedresurs:4f9c2ded-838a-4b2e-9f8c-39be64ad5dcb_3</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>ПП-100947/3</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>3</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1643,122 +1643,122 @@
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Земельные участки</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Тульская область</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>Российская Федерация, Тульская область, Ясногорский район, пос. Новоселки</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>71:23:030203:194</t>
         </is>
       </c>
       <c r="K9" s="2" t="n">
         <v>1059</v>
       </c>
       <c r="L9" s="3" t="n">
-        <v>225000</v>
+        <v>180000</v>
       </c>
       <c r="M9" s="3" t="n">
         <v>225000</v>
       </c>
       <c r="N9" s="3" t="n">
-        <v>212.46</v>
+        <v>169.97</v>
       </c>
       <c r="O9" s="3" t="n">
-        <v>22500</v>
+        <v>18000</v>
       </c>
       <c r="U9" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V9" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W9" t="inlineStr">
         <is>
           <t>Электронная площадка Центра реализации</t>
         </is>
       </c>
       <c r="AA9" t="inlineStr">
         <is>
           <t>Горчаков Александр Викторович</t>
         </is>
       </c>
       <c r="AB9" t="inlineStr">
         <is>
           <t>253802226728</t>
         </is>
       </c>
       <c r="AC9" s="4" t="n">
         <v>46311</v>
       </c>
       <c r="AD9" s="4" t="n">
         <v>46346</v>
       </c>
       <c r="AF9" t="inlineStr">
         <is>
           <t>Земельный участок, категория земель: Земли сельскохозяйственного назначения, Вид разрешенного использования: Для садоводства, кадастровый (условный) номер 71:23:030203:194, площадь 1059 кв.м. по адресу: Российская Федерация, Тульская область, Ясногорский район, пос. Новоселки.
 Ознакомление с характеристиками имущества осуществляется на сайтах ЕФРСБ и Электронной площадки. Ознакомление с имуществом (осмотр и фотографирование) и правоустанавливающими документами на него (в том числе копирование указанных документов) осуществляется в период приема заявок по заявке, направляемой на электронную почту организатора торгов:imy1975@yandex.ru.</t>
         </is>
       </c>
       <c r="AG9" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4f9c2ded-838a-4b2e-9f8c-39be64ad5dcb</t>
         </is>
       </c>
       <c r="AH9" s="3" t="n">
         <v>95140.56</v>
       </c>
       <c r="AI9" s="3" t="n">
         <v>89.84</v>
       </c>
       <c r="AJ9" s="5" t="n">
-        <v>-1.36492196388165</v>
+        <v>-0.8919375711053203</v>
       </c>
       <c r="AM9" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ9" s="4" t="n">
         <v>46310.90803240741</v>
       </c>
       <c r="AR9" s="4" t="n">
-        <v>46317.08197916667</v>
+        <v>46318.90976851852</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>fedresurs:58057293-95f5-413b-9148-3ca1f29144f9_9</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>ПП-100947/9</t>
         </is>
       </c>
       <c r="D10" t="n">
         <v>9</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1770,118 +1770,118 @@
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Земельные участки</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Тульская область</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>Российская Федерация, Тульская область, Ясногорский район, пос. Новоселки</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>71:23:030203:201</t>
         </is>
       </c>
       <c r="K10" s="2" t="n">
         <v>595</v>
       </c>
       <c r="L10" s="3" t="n">
-        <v>108000</v>
+        <v>86400</v>
       </c>
       <c r="M10" s="3" t="n">
         <v>108000</v>
       </c>
       <c r="N10" s="3" t="n">
-        <v>181.51</v>
+        <v>145.21</v>
       </c>
       <c r="O10" s="3" t="n">
-        <v>10800</v>
+        <v>8640</v>
       </c>
       <c r="U10" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V10" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W10" t="inlineStr">
         <is>
           <t>Электронная площадка Центра реализации</t>
         </is>
       </c>
       <c r="AA10" t="inlineStr">
         <is>
           <t>Горчаков Александр Викторович</t>
         </is>
       </c>
       <c r="AB10" t="inlineStr">
         <is>
           <t>253802226728</t>
         </is>
       </c>
       <c r="AC10" s="4" t="n">
         <v>46311</v>
       </c>
       <c r="AD10" s="4" t="n">
         <v>46346</v>
       </c>
       <c r="AF10" t="inlineStr">
         <is>
           <t>Земельный участок, категория земель: Земли сельскохозяйственного назначения, Вид разрешенного использования: Для садоводства, кадастровый (условный) номер 71:23:030203:201, площадь 595 кв.м. по адресу: Российская Федерация, Тульская область, Ясногорский район, пос. Новоселки.
 Ознакомление с характеристиками имущества осуществляется на сайтах ЕФРСБ и Электронной площадки. Ознакомление с имуществом (осмотр и фотографирование) и правоустанавливающими документами на него (в том числе копирование указанных документов) осуществляется в период приема заявок по заявке, направляемой на электронную почту организатора торгов:imy1975@yandex.ru.</t>
         </is>
       </c>
       <c r="AG10" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/58057293-95f5-413b-9148-3ca1f29144f9</t>
         </is>
       </c>
       <c r="AH10" s="3" t="n">
         <v>53454.8</v>
       </c>
       <c r="AI10" s="3" t="n">
         <v>89.84</v>
       </c>
       <c r="AJ10" s="5" t="n">
-        <v>-1.020398542319866</v>
+        <v>-0.6163188338558931</v>
       </c>
       <c r="AM10" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ10" s="4" t="n">
         <v>46310.90825231482</v>
       </c>
       <c r="AR10" s="4" t="n">
-        <v>46317.08203703703</v>
+        <v>46318.90991898148</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>