--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -819,47 +819,47 @@
         <v>46369.625</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок, Кадастровый номер: 24:11:0330339:578; площадью: 897.04 кв.м.; Категория земель, к которой отнесен земельный участок: Земли сельскохозяйственного назначения; Виды разрешенного использования объекта недвижимости: для ведения садоводства; Адрес: Красноярский край, р-н Емельяновский, СНТ "Сухая Балка-2", р-он п. Сухая Балка, уч. №32, Вид собственности: индивидуальная собственность</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4de58bc9-3b78-4704-a707-ec5c363e18b3</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>238944.54</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>266.37</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.09999998325971382</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46324.89642361111</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.07975694445</v>
+        <v>46326.89317129629</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>