--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -784,51 +784,51 @@
         <is>
           <t>2372025619</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46343.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46383</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль Volkswagen Polo, VIN: XW8ZZZCKZMG013735, 2020 года выпуска
 Ознакомится с имуществом должника, подлежащего реализации на торгах, возможно по предварительной договоренности с конкурсным управляющим по телефону +79898590000.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/6b1e837b-d6a5-4e5e-9e44-6374bcfb174b</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46313.07454861111</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46318.07986111111</v>
+        <v>46319.07744212963</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:bb83fc15-bc69-4f49-bc93-287bcd62b2e0_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>387005</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -873,47 +873,47 @@
         <is>
           <t>2372025619</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46343.375</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46383</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Автомобиль Volkswagen Polo, VIN: XW8ZZZCKZMG014411, 2020 года выпуска
 Ознакомится с имуществом должника, подлежащего реализации на торгах, возможно по предварительной договоренности с конкурсным управляющим по телефону +79898590000.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/bb83fc15-bc69-4f49-bc93-287bcd62b2e0</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46313.06524305556</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46318.07165509259</v>
+        <v>46319.06951388889</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>