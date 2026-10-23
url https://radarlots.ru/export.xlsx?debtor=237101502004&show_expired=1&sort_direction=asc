--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -722,51 +722,51 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>fedresurs:3f7b40d4-7e82-4bf1-8932-695b36c6fd66_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>ОАОФЦП-226111</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Опубликован</t>
+          <t>Приём заявок</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Квартира, общей площадью 43,40 кв.м., кадастровый номер: 23:17:1401035:263, расположенная по адресу: Краснодарский край, Кущевский район. ст-ца Кущевская, пер. Кубанский, дом № 76, кв. 6, является…</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Краснодарский край</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Краснодарский край, Кущевский район. ст-ца Кущевская, пер. Кубанский, дом № 76, кв. 6</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>23:17:1401035:263</t>
@@ -836,47 +836,47 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>1017309.89</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>23440.32</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-2.440446253795881</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46304.88079861111</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.08112268519</v>
+        <v>46318.08325231481</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>