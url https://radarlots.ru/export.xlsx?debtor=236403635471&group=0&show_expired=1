--- v0 (2026-10-23)
+++ v1 (2026-10-25)
@@ -818,51 +818,51 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>1/1912 доля земельного участка, площадь общая:
 3712963 кв.м., категория земель: земли сельскохозяйственного назначения, вид разрешенного использования: для ведения сельскохозяйственного производства, кадастровый номер: 23:29:0301000:203, местоположение установлено относительно ориентира, расположенного в границах участка (почтовый адрес ориентира): Российская Федерация, Краснодарский край, р-н Тбилисский, в границах землепользования ОАО "Кропоткинское".
 С имуществом можно ознакомится с 10.00 до 19.00 (по МСК) телефон: +79189334229.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/282db670-40c8-4c24-8d26-20fbc903d319</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>55583056.11</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>14.97</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.9970854427349335</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46311.88203703704</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46318.08302083334</v>
+        <v>46320.08810185185</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:6389741f-90c7-4046-b2a3-386fba59a30e_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>365255</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>