--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -789,51 +789,51 @@
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46251.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46325.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Лот №5: КАМАЗ 55111А, 1998 г.в., Идентификационный номер (VIN): XTC55111AW2101770, гос. номер М073PC23.
 Ознакомиться со сведениями об имуществе, регламентом работы электронной площадки, проектами договоров о задатке и купли-продажи можно на электронной площадке и сайте ЕФРСБ. (https://bankrot.fedresurs.ru/).Ознакомиться с документами можно по предварительной договоренности с организатором торгов по телефону или e-mail.
 Лоты №№ 1, 2, 3 место хранения: Краснодарский край, село Ванновское.
 Лоты №№ 4, 5 место хранения: Краснодарский край, г. Сочи.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/e094dcee-f988-4b93-8162-993f2da02f2c</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46278.03939814815</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.09228009259</v>
+        <v>46318.09453703704</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:2113928f-79f7-4d5b-ac69-0aea0e0d3a65_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>364796</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>
@@ -883,51 +883,51 @@
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46251.375</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46325.75</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Лот №2: КАМАЗ 55111А, 1999 г.в., Идентификационный номер (VIN): XTC55111AX2115266, гос номер У446ВВ23.
 Ознакомиться со сведениями об имуществе, регламентом работы электронной площадки, проектами договоров о задатке и купли-продажи можно на электронной площадке и сайте ЕФРСБ. (https://bankrot.fedresurs.ru/).Ознакомиться с документами можно по предварительной договоренности с организатором торгов по телефону или e-mail.
 Лоты №№ 1, 2, 3 место хранения: Краснодарский край, село Ванновское.
 Лоты №№ 4, 5 место хранения: Краснодарский край, г. Сочи.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/2113928f-79f7-4d5b-ac69-0aea0e0d3a65</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46278.04155092593</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46317.09234953704</v>
+        <v>46318.09475694445</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:f037bc20-d380-41e8-9ff9-487868fb026d_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>364819</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -974,51 +974,51 @@
         </is>
       </c>
       <c r="AC4" s="3" t="n">
         <v>46251.375</v>
       </c>
       <c r="AD4" s="3" t="n">
         <v>46325.75</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>Лот №4: а/м для уборки дорог BUCHER CC2020, 2001 г.в., Заводской № машины (рамы) TEB50CC2018134240.
 Ознакомиться со сведениями об имуществе, регламентом работы электронной площадки, проектами договоров о задатке и купли-продажи можно на электронной площадке и сайте ЕФРСБ. (https://bankrot.fedresurs.ru/).Ознакомиться с документами можно по предварительной договоренности с организатором торгов по телефону или e-mail.
 Лоты №№ 1, 2, 3 место хранения: Краснодарский край, село Ванновское.
 Лоты №№ 4, 5 место хранения: Краснодарский край, г. Сочи.</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/f037bc20-d380-41e8-9ff9-487868fb026d</t>
         </is>
       </c>
       <c r="AQ4" s="3" t="n">
         <v>46278.04349537037</v>
       </c>
       <c r="AR4" s="3" t="n">
-        <v>46317.09262731481</v>
+        <v>46318.09489583333</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>fedresurs:be27d727-87f5-42c3-a4bf-ea874e7baffe_1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>364808</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>1</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>
@@ -1068,51 +1068,51 @@
         </is>
       </c>
       <c r="AC5" s="3" t="n">
         <v>46251.375</v>
       </c>
       <c r="AD5" s="3" t="n">
         <v>46325.75</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
           <t>Лот №3: ТРАКТОР БЕЛАРУС 82.1, 2019 г.в., Зав. № машины (рамы) Y4R900Z01K1122364 (без навесного оборудования).
 Ознакомиться со сведениями об имуществе, регламентом работы электронной площадки, проектами договоров о задатке и купли-продажи можно на электронной площадке и сайте ЕФРСБ. (https://bankrot.fedresurs.ru/).Ознакомиться с документами можно по предварительной договоренности с организатором торгов по телефону или e-mail.
 Лоты №№ 1, 2, 3 место хранения: Краснодарский край, село Ванновское.
 Лоты №№ 4, 5 место хранения: Краснодарский край, г. Сочи.</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/be27d727-87f5-42c3-a4bf-ea874e7baffe</t>
         </is>
       </c>
       <c r="AQ5" s="3" t="n">
         <v>46278.04537037037</v>
       </c>
       <c r="AR5" s="3" t="n">
-        <v>46317.09290509259</v>
+        <v>46318.09510416666</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>fedresurs:1a71ac57-06f2-4af7-a03e-f130e2cbf461_1</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>364706</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>1</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>
@@ -1162,47 +1162,47 @@
         </is>
       </c>
       <c r="AC6" s="3" t="n">
         <v>46251.375</v>
       </c>
       <c r="AD6" s="3" t="n">
         <v>46325.75</v>
       </c>
       <c r="AF6" t="inlineStr">
         <is>
           <t>КАМАЗ 551110, 1998 г.в., Шасси (рама) № 2101494, гос номер М074PC23.
 Ознакомиться со сведениями об имуществе, регламентом работы электронной площадки, проектами договоров о задатке и купли-продажи можно на электронной площадке и сайте ЕФРСБ. (https://bankrot.fedresurs.ru/).Ознакомиться с документами можно по предварительной договоренности с организатором торгов по телефону или e-mail.
 Лоты №№ 1, 2, 3 место хранения: Краснодарский край, село Ванновское.
 Лоты №№ 4, 5 место хранения: Краснодарский край, г. Сочи.</t>
         </is>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/1a71ac57-06f2-4af7-a03e-f130e2cbf461</t>
         </is>
       </c>
       <c r="AQ6" s="3" t="n">
         <v>46278.04710648148</v>
       </c>
       <c r="AR6" s="3" t="n">
-        <v>46317.09292824074</v>
+        <v>46318.09545138889</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>