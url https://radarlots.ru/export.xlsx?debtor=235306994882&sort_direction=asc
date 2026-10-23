--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -789,47 +789,47 @@
         <is>
           <t>235306994882</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46315.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46342.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Легковой автомобиль MITSUBISHI OUTLANDER, 2015 г.в., идентификационный номер (VIN) Z8TXTGF2WGM005083. Имущество является предметом залога АО «ОТП Банк» (ИНН 7708001614, ОГРН 1027739176563), адрес 125171, г. Москва, Ленинградское шоссе, д. 16А, стр. 2.
 Покупателю необходимо проявить должную осмотрительность и осмотреть имущество по месту его нахождения - лично или через представителя по доверенности. Техническое состояние, комплектность и отсутствие скрытых недостатков не гарантируются. Возможны аресты, запреты на регистрационные действия и иные обременения - все действия по их снятию и погашению записей победитель торгов осуществляет самостоятельно и за свой счёт. Заявка на ознакомление подаётся в рабочие дни с 10:00 до 17:00 часов на e-mail: t.galeev@arbitrazhrf.ru; по заявке предоставляется имеющаяся у финансового управляющего информация об имуществе и сведения о лице, во владении которого оно находится. Ознакомление с имуществом – по месту его нахождения, по предварительной записи по тел. +7 918 975-74-64 Михаил.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/2ac78dcb-310f-47e5-96be-a839eae2a75d</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46314.87613425926</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.08146990741</v>
+        <v>46318.07986111111</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>