--- v0 (2026-10-19)
+++ v1 (2026-10-22)
@@ -830,51 +830,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>6031568.34</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>31365.41</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.5821982181171804</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46290.88613425926</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46314.08238425926</v>
+        <v>46317.0815162037</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:9a31c2db-7fa6-41d2-9375-f0cd8eecd545_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>381256</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -957,51 +957,51 @@
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/9a31c2db-7fa6-41d2-9375-f0cd8eecd545</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>1008332.44</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>25854.68</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-2.570251096949733</v>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46290.89578703704</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46314.08252314815</v>
+        <v>46317.0816550926</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:5c9db65e-f719-4724-9d3f-6fd8e84f370f_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>381250</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -1089,51 +1089,51 @@
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>3478423.97</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>31365.41</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>0.4954611585200179</v>
       </c>
       <c r="AK4" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL4" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46290.89675925926</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46314.08273148148</v>
+        <v>46317.08184027778</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>fedresurs:924446bf-406a-41b1-b1c3-db0a07b4643f_1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>381252</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>1</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -1221,47 +1221,47 @@
         </is>
       </c>
       <c r="AH5" s="3" t="n">
         <v>1850559.19</v>
       </c>
       <c r="AI5" s="3" t="n">
         <v>31365.41</v>
       </c>
       <c r="AJ5" s="5" t="n">
         <v>0.5720212548294659</v>
       </c>
       <c r="AK5" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL5" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46290.89752314815</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46314.08306712963</v>
+        <v>46317.08189814815</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>