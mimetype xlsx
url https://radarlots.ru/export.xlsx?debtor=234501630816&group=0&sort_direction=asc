--- v0 (2026-10-20)
+++ v1 (2026-10-20)
@@ -10,88 +10,96 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Лоты" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
+  <numFmts count="4">
+    <numFmt numFmtId="164" formatCode="# ##0.00"/>
+    <numFmt numFmtId="165" formatCode="# ##0 ₽"/>
+    <numFmt numFmtId="166" formatCode="yyyy-mm-dd h:mm:ss"/>
+    <numFmt numFmtId="167" formatCode="DD.MM.YYYY HH:MM"/>
+  </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -692,44 +700,1784 @@
         <is>
           <t>Отложен</t>
         </is>
       </c>
       <c r="AO1" s="1" t="inlineStr">
         <is>
           <t>Заметка</t>
         </is>
       </c>
       <c r="AP1" s="1" t="inlineStr">
         <is>
           <t>Цена при добавлении</t>
         </is>
       </c>
       <c r="AQ1" s="1" t="inlineStr">
         <is>
           <t>Появился в базе</t>
         </is>
       </c>
       <c r="AR1" s="1" t="inlineStr">
         <is>
           <t>Обновлён</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>fedresurs:9f3c6720-ce5f-44c9-8366-fb567c40cc08_1</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>ОАОФЦП-227306</t>
+        </is>
+      </c>
+      <c r="D2" t="n">
+        <v>1</v>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Опубликован</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Здание нежилое, кад. № 23:23:0000000:329, вид разрешенного использования: сельскохозяйственное, местоположение: Краснодарский край, Отрадненский район, ст-ца Передовая, а/п СПК колхоз им. Мичурина,…</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Здания</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Краснодарский край</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>Краснодарский край, Отрадненский район, ст-ца Передовая, а/п СПК колхоз им. Мичурина</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>23:23:0000000:329</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="n">
+        <v>1737.2</v>
+      </c>
+      <c r="L2" s="3" t="n">
+        <v>9000000</v>
+      </c>
+      <c r="M2" s="3" t="n">
+        <v>9000000</v>
+      </c>
+      <c r="N2" s="3" t="n">
+        <v>5180.75</v>
+      </c>
+      <c r="O2" s="3" t="n">
+        <v>900000</v>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Альфалот</t>
+        </is>
+      </c>
+      <c r="AA2" t="inlineStr">
+        <is>
+          <t>ТЕРЕЩЕНКО СВЕТЛАНА ЮРЬЕВНА</t>
+        </is>
+      </c>
+      <c r="AB2" t="inlineStr">
+        <is>
+          <t>234501630816</t>
+        </is>
+      </c>
+      <c r="AC2" s="4" t="n">
+        <v>46321</v>
+      </c>
+      <c r="AD2" s="4" t="n">
+        <v>46356.99930555555</v>
+      </c>
+      <c r="AF2" t="inlineStr">
+        <is>
+          <t>Здание нежилое, кад. № 23:23:0000000:329, вид разрешенного использования: сельскохозяйственное, местоположение: Краснодарский край, Отрадненский район, ст-ца Передовая, а/п СПК колхоз им. Мичурина, площадь 1737,2 кв.м., вид права: собственность, дата регистрации 24.03.2015;
+- Сооружение, кад. № 23:23:0000000:402, местоположение: Краснодарский край, Отрадненский район, ст-ца Передовая, а/п СПК колхоз им. Мичурина, площадь 720 кв.м., вид права: собственность, дата регистрации 24.03.2015; - Здание нежилое, кад. № 23:23:0000000:443, местоположение: Краснодарский край, Отрадненский район, ст-ца Передовая, а/п СПК колхоз им. Мичурина, площадь 992,9 кв.м., вид права: собственность, дата регистрации 24.03.2015; - Здание нежилое, кад. № 23:23:0000000:459 местоположение: Краснодарский край, Отрадненский район, ст-ца Передовая, а/п СПК колхоз им. Мичурина, площадь 983,7 кв.м., вид права: собственность, дата регистрации 24.03.2015;- Право аренды на земельный участок, с кадастровым номером 23:23:1401000:1561, земли сельскохозяйственного назначения, земельный участок, предназначенный для сельскохозяйственного использования площадью 37441 кв. м., место положение: Краснодарский край, Отрадненский район, ст. Передовая в 600 метрах северо-западнее от домовладения, по улице Гагарина,9. Договор аренды № 2300001685 от 14.12.2011г. сроком до 14.12.2060г.</t>
+        </is>
+      </c>
+      <c r="AG2" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/9f3c6720-ce5f-44c9-8366-fb567c40cc08</t>
+        </is>
+      </c>
+      <c r="AQ2" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+      <c r="AR2" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>fedresurs:9f3c6720-ce5f-44c9-8366-fb567c40cc08_10</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>ОАОФЦП-227306</t>
+        </is>
+      </c>
+      <c r="D3" t="n">
+        <v>10</v>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Опубликован</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Право аренды на земельный участок, с кадастровым номером 23:23:1401000:1012, земли сельскохозяйственного назначения, земельный участок, предназначенный для сельскохозяйственного использования…</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>Земельные участки, Право аренды</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Краснодарский край</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>23:23:1401000:1012</t>
+        </is>
+      </c>
+      <c r="K3" s="2" t="n">
+        <v>710574</v>
+      </c>
+      <c r="L3" s="3" t="n">
+        <v>801000</v>
+      </c>
+      <c r="M3" s="3" t="n">
+        <v>801000</v>
+      </c>
+      <c r="N3" s="3" t="n">
+        <v>1.13</v>
+      </c>
+      <c r="O3" s="3" t="n">
+        <v>80100</v>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t>Альфалот</t>
+        </is>
+      </c>
+      <c r="AA3" t="inlineStr">
+        <is>
+          <t>ТЕРЕЩЕНКО СВЕТЛАНА ЮРЬЕВНА</t>
+        </is>
+      </c>
+      <c r="AB3" t="inlineStr">
+        <is>
+          <t>234501630816</t>
+        </is>
+      </c>
+      <c r="AC3" s="4" t="n">
+        <v>46321</v>
+      </c>
+      <c r="AD3" s="4" t="n">
+        <v>46356.99930555555</v>
+      </c>
+      <c r="AF3" t="inlineStr">
+        <is>
+          <t>Право аренды на земельный участок, с кадастровым номером 23:23:1401000:1012, земли сельскохозяйственного назначения, земельный участок, предназначенный для сельскохозяйственного использования площадью 710574 кв. м., место положение: Краснодарский край, р-н Отрадненский, в границах СПК "колхоз им. Мичурина", секция № 7, контур 126, участок №900-4. Договор аренды № 882300014/3 от 08.09.2014г. сроком аренды до 08.09.2063г.</t>
+        </is>
+      </c>
+      <c r="AG3" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/9f3c6720-ce5f-44c9-8366-fb567c40cc08</t>
+        </is>
+      </c>
+      <c r="AQ3" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+      <c r="AR3" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>fedresurs:9f3c6720-ce5f-44c9-8366-fb567c40cc08_11</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>ОАОФЦП-227306</t>
+        </is>
+      </c>
+      <c r="D4" t="n">
+        <v>11</v>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Опубликован</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>Право аренды на земельный участок, с кадастровым номером 23:23:1401000:1071, земли сельскохозяйственного назначения, земельный участок, предназначенный для сельскохозяйственного использования…</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>Земельные участки, Право аренды</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>Краснодарский край</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>23:23:1401000:1071</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="n">
+        <v>716933</v>
+      </c>
+      <c r="L4" s="3" t="n">
+        <v>810000</v>
+      </c>
+      <c r="M4" s="3" t="n">
+        <v>810000</v>
+      </c>
+      <c r="N4" s="3" t="n">
+        <v>1.13</v>
+      </c>
+      <c r="O4" s="3" t="n">
+        <v>81000</v>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t>Альфалот</t>
+        </is>
+      </c>
+      <c r="AA4" t="inlineStr">
+        <is>
+          <t>ТЕРЕЩЕНКО СВЕТЛАНА ЮРЬЕВНА</t>
+        </is>
+      </c>
+      <c r="AB4" t="inlineStr">
+        <is>
+          <t>234501630816</t>
+        </is>
+      </c>
+      <c r="AC4" s="4" t="n">
+        <v>46321</v>
+      </c>
+      <c r="AD4" s="4" t="n">
+        <v>46356.99930555555</v>
+      </c>
+      <c r="AF4" t="inlineStr">
+        <is>
+          <t>Право аренды на земельный участок, с кадастровым номером 23:23:1401000:1071, земли сельскохозяйственного назначения, земельный участок, предназначенный для сельскохозяйственного использования площадью 716933 кв. м., место положение: Краснодарский край, р-н Отрадненский, в границах СПК "колхоз им. Мичурина", участок №900-43. Договор аренды № 882300014/4 от 08.09.2014г. сроком аренды до 08.09.2063г.</t>
+        </is>
+      </c>
+      <c r="AG4" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/9f3c6720-ce5f-44c9-8366-fb567c40cc08</t>
+        </is>
+      </c>
+      <c r="AQ4" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+      <c r="AR4" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>fedresurs:9f3c6720-ce5f-44c9-8366-fb567c40cc08_12</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>ОАОФЦП-227306</t>
+        </is>
+      </c>
+      <c r="D5" t="n">
+        <v>12</v>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Опубликован</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>Залог в пользу ПАО КБ «Центр-Инвест» опрыскиватель ОП-2500*24м. год выпуска 2022, заводской номер – 8265</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>Машины и оборудование прочие, не включенные в другие группировки</t>
+        </is>
+      </c>
+      <c r="L5" s="3" t="n">
+        <v>540000</v>
+      </c>
+      <c r="M5" s="3" t="n">
+        <v>540000</v>
+      </c>
+      <c r="O5" s="3" t="n">
+        <v>54000</v>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t>Альфалот</t>
+        </is>
+      </c>
+      <c r="AA5" t="inlineStr">
+        <is>
+          <t>ТЕРЕЩЕНКО СВЕТЛАНА ЮРЬЕВНА</t>
+        </is>
+      </c>
+      <c r="AB5" t="inlineStr">
+        <is>
+          <t>234501630816</t>
+        </is>
+      </c>
+      <c r="AC5" s="4" t="n">
+        <v>46321</v>
+      </c>
+      <c r="AD5" s="4" t="n">
+        <v>46356.99930555555</v>
+      </c>
+      <c r="AF5" t="inlineStr">
+        <is>
+          <t>Залог в пользу ПАО КБ «Центр-Инвест» опрыскиватель ОП-2500*24м. год выпуска 2022, заводской номер – 8265.</t>
+        </is>
+      </c>
+      <c r="AG5" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/9f3c6720-ce5f-44c9-8366-fb567c40cc08</t>
+        </is>
+      </c>
+      <c r="AQ5" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+      <c r="AR5" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>fedresurs:9f3c6720-ce5f-44c9-8366-fb567c40cc08_13</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>ОАОФЦП-227306</t>
+        </is>
+      </c>
+      <c r="D6" t="n">
+        <v>13</v>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Опубликован</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>Залог в пользу ПАО КБ «Центр-Инвест» опрыскиватель ОП-2500*24м., год выпуска 2022, заводской номер - 8266</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>Машины и оборудование прочие, не включенные в другие группировки</t>
+        </is>
+      </c>
+      <c r="L6" s="3" t="n">
+        <v>540000</v>
+      </c>
+      <c r="M6" s="3" t="n">
+        <v>540000</v>
+      </c>
+      <c r="O6" s="3" t="n">
+        <v>54000</v>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t>Альфалот</t>
+        </is>
+      </c>
+      <c r="AA6" t="inlineStr">
+        <is>
+          <t>ТЕРЕЩЕНКО СВЕТЛАНА ЮРЬЕВНА</t>
+        </is>
+      </c>
+      <c r="AB6" t="inlineStr">
+        <is>
+          <t>234501630816</t>
+        </is>
+      </c>
+      <c r="AC6" s="4" t="n">
+        <v>46321</v>
+      </c>
+      <c r="AD6" s="4" t="n">
+        <v>46356.99930555555</v>
+      </c>
+      <c r="AF6" t="inlineStr">
+        <is>
+          <t>Залог в пользу ПАО КБ «Центр-Инвест» опрыскиватель ОП-2500*24м., год выпуска 2022, заводской номер - 8266.</t>
+        </is>
+      </c>
+      <c r="AG6" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/9f3c6720-ce5f-44c9-8366-fb567c40cc08</t>
+        </is>
+      </c>
+      <c r="AQ6" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+      <c r="AR6" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>fedresurs:9f3c6720-ce5f-44c9-8366-fb567c40cc08_14</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>ОАОФЦП-227306</t>
+        </is>
+      </c>
+      <c r="D7" t="n">
+        <v>14</v>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Опубликован</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>Залог в пользу ПАО КБ «Центр-Инвест» сеялка пневматическая точечного высева типа ТС-М модели 8000А 12-ти рядная, год выпуска – 2022, заводской номер: 6823</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>Машины и оборудование прочие, не включенные в другие группировки</t>
+        </is>
+      </c>
+      <c r="L7" s="3" t="n">
+        <v>1800000</v>
+      </c>
+      <c r="M7" s="3" t="n">
+        <v>1800000</v>
+      </c>
+      <c r="O7" s="3" t="n">
+        <v>180000</v>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t>Альфалот</t>
+        </is>
+      </c>
+      <c r="AA7" t="inlineStr">
+        <is>
+          <t>ТЕРЕЩЕНКО СВЕТЛАНА ЮРЬЕВНА</t>
+        </is>
+      </c>
+      <c r="AB7" t="inlineStr">
+        <is>
+          <t>234501630816</t>
+        </is>
+      </c>
+      <c r="AC7" s="4" t="n">
+        <v>46321</v>
+      </c>
+      <c r="AD7" s="4" t="n">
+        <v>46356.99930555555</v>
+      </c>
+      <c r="AF7" t="inlineStr">
+        <is>
+          <t>Залог в пользу ПАО КБ «Центр-Инвест» сеялка пневматическая точечного высева типа ТС-М модели 8000А 12-ти рядная, год выпуска – 2022, заводской номер: 6823.</t>
+        </is>
+      </c>
+      <c r="AG7" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/9f3c6720-ce5f-44c9-8366-fb567c40cc08</t>
+        </is>
+      </c>
+      <c r="AQ7" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+      <c r="AR7" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>fedresurs:9f3c6720-ce5f-44c9-8366-fb567c40cc08_15</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>ОАОФЦП-227306</t>
+        </is>
+      </c>
+      <c r="D8" t="n">
+        <v>15</v>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Опубликован</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>Залог в пользу ПАО КБ «Центр-Инвест» Машина дисковая универсальная МДУ-7*2ПГ со спиральным катком</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>Машины и оборудование прочие, не включенные в другие группировки</t>
+        </is>
+      </c>
+      <c r="L8" s="3" t="n">
+        <v>990000</v>
+      </c>
+      <c r="M8" s="3" t="n">
+        <v>990000</v>
+      </c>
+      <c r="O8" s="3" t="n">
+        <v>99000</v>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t>Альфалот</t>
+        </is>
+      </c>
+      <c r="AA8" t="inlineStr">
+        <is>
+          <t>ТЕРЕЩЕНКО СВЕТЛАНА ЮРЬЕВНА</t>
+        </is>
+      </c>
+      <c r="AB8" t="inlineStr">
+        <is>
+          <t>234501630816</t>
+        </is>
+      </c>
+      <c r="AC8" s="4" t="n">
+        <v>46321</v>
+      </c>
+      <c r="AD8" s="4" t="n">
+        <v>46356.99930555555</v>
+      </c>
+      <c r="AF8" t="inlineStr">
+        <is>
+          <t>Залог в пользу ПАО КБ «Центр-Инвест» Машина дисковая универсальная МДУ-7*2ПГ со спиральным катком. Заводской номер: 22174. Год выпуска: 2022 г.</t>
+        </is>
+      </c>
+      <c r="AG8" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/9f3c6720-ce5f-44c9-8366-fb567c40cc08</t>
+        </is>
+      </c>
+      <c r="AQ8" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+      <c r="AR8" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>fedresurs:9f3c6720-ce5f-44c9-8366-fb567c40cc08_16</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>ОАОФЦП-227306</t>
+        </is>
+      </c>
+      <c r="D9" t="n">
+        <v>16</v>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Опубликован</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>Залог в пользу ПАО КБ «Центр-Инвест» Борона пружинная БПН-10</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>Машины и оборудование прочие, не включенные в другие группировки</t>
+        </is>
+      </c>
+      <c r="L9" s="3" t="n">
+        <v>360000</v>
+      </c>
+      <c r="M9" s="3" t="n">
+        <v>360000</v>
+      </c>
+      <c r="O9" s="3" t="n">
+        <v>36000</v>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t>Альфалот</t>
+        </is>
+      </c>
+      <c r="AA9" t="inlineStr">
+        <is>
+          <t>ТЕРЕЩЕНКО СВЕТЛАНА ЮРЬЕВНА</t>
+        </is>
+      </c>
+      <c r="AB9" t="inlineStr">
+        <is>
+          <t>234501630816</t>
+        </is>
+      </c>
+      <c r="AC9" s="4" t="n">
+        <v>46321</v>
+      </c>
+      <c r="AD9" s="4" t="n">
+        <v>46356.99930555555</v>
+      </c>
+      <c r="AF9" t="inlineStr">
+        <is>
+          <t>Залог в пользу ПАО КБ «Центр-Инвест» Борона пружинная БПН-10. Заводской номер: 11. Год выпуска: 2022 г.</t>
+        </is>
+      </c>
+      <c r="AG9" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/9f3c6720-ce5f-44c9-8366-fb567c40cc08</t>
+        </is>
+      </c>
+      <c r="AQ9" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+      <c r="AR9" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>fedresurs:9f3c6720-ce5f-44c9-8366-fb567c40cc08_17</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>ОАОФЦП-227306</t>
+        </is>
+      </c>
+      <c r="D10" t="n">
+        <v>17</v>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Опубликован</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>Залог в пользу ПАО КБ «Центр-Инвест» 91-0502-RU Подруливающее устройство UNIPilot PRO с навигатором Matrix Pro 58OGS</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>Машины и оборудование прочие, не включенные в другие группировки</t>
+        </is>
+      </c>
+      <c r="L10" s="3" t="n">
+        <v>360000</v>
+      </c>
+      <c r="M10" s="3" t="n">
+        <v>360000</v>
+      </c>
+      <c r="O10" s="3" t="n">
+        <v>36000</v>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t>Альфалот</t>
+        </is>
+      </c>
+      <c r="AA10" t="inlineStr">
+        <is>
+          <t>ТЕРЕЩЕНКО СВЕТЛАНА ЮРЬЕВНА</t>
+        </is>
+      </c>
+      <c r="AB10" t="inlineStr">
+        <is>
+          <t>234501630816</t>
+        </is>
+      </c>
+      <c r="AC10" s="4" t="n">
+        <v>46321</v>
+      </c>
+      <c r="AD10" s="4" t="n">
+        <v>46356.99930555555</v>
+      </c>
+      <c r="AF10" t="inlineStr">
+        <is>
+          <t>Залог в пользу ПАО КБ «Центр-Инвест» 91-0502-RU Подруливающее устройство UNIPilot PRO с навигатором Matrix Pro 58OGS. Год выпуска: 2022 г. Заводской номер: б/н.</t>
+        </is>
+      </c>
+      <c r="AG10" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/9f3c6720-ce5f-44c9-8366-fb567c40cc08</t>
+        </is>
+      </c>
+      <c r="AQ10" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+      <c r="AR10" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>fedresurs:9f3c6720-ce5f-44c9-8366-fb567c40cc08_18</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>ОАОФЦП-227306</t>
+        </is>
+      </c>
+      <c r="D11" t="n">
+        <v>18</v>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Опубликован</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>Залог в пользу ПАО КБ «Центр-Инвест» 91-0502-RU Подруливающее устройство UNIPilot PRO с навигатором Matrix Pro 580GS. Год выпуска: 2022 г. Заводской номер: б/н</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>Машины и оборудование прочие, не включенные в другие группировки</t>
+        </is>
+      </c>
+      <c r="L11" s="3" t="n">
+        <v>360000</v>
+      </c>
+      <c r="M11" s="3" t="n">
+        <v>360000</v>
+      </c>
+      <c r="O11" s="3" t="n">
+        <v>36000</v>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t>Альфалот</t>
+        </is>
+      </c>
+      <c r="AA11" t="inlineStr">
+        <is>
+          <t>ТЕРЕЩЕНКО СВЕТЛАНА ЮРЬЕВНА</t>
+        </is>
+      </c>
+      <c r="AB11" t="inlineStr">
+        <is>
+          <t>234501630816</t>
+        </is>
+      </c>
+      <c r="AC11" s="4" t="n">
+        <v>46321</v>
+      </c>
+      <c r="AD11" s="4" t="n">
+        <v>46356.99930555555</v>
+      </c>
+      <c r="AF11" t="inlineStr">
+        <is>
+          <t>Залог в пользу ПАО КБ «Центр-Инвест» 91-0502-RU Подруливающее устройство UNIPilot PRO с навигатором Matrix Pro 580GS. Год выпуска: 2022 г. Заводской номер: б/н.</t>
+        </is>
+      </c>
+      <c r="AG11" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/9f3c6720-ce5f-44c9-8366-fb567c40cc08</t>
+        </is>
+      </c>
+      <c r="AQ11" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+      <c r="AR11" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>fedresurs:9f3c6720-ce5f-44c9-8366-fb567c40cc08_2</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>ОАОФЦП-227306</t>
+        </is>
+      </c>
+      <c r="D12" t="n">
+        <v>2</v>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Опубликован</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>МТЗ-80Л Трактор, Цвет синий, зав. № 919460, 1994 г.в</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>Специализированная техника</t>
+        </is>
+      </c>
+      <c r="L12" s="3" t="n">
+        <v>360000</v>
+      </c>
+      <c r="M12" s="3" t="n">
+        <v>360000</v>
+      </c>
+      <c r="O12" s="3" t="n">
+        <v>36000</v>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t>Альфалот</t>
+        </is>
+      </c>
+      <c r="AA12" t="inlineStr">
+        <is>
+          <t>ТЕРЕЩЕНКО СВЕТЛАНА ЮРЬЕВНА</t>
+        </is>
+      </c>
+      <c r="AB12" t="inlineStr">
+        <is>
+          <t>234501630816</t>
+        </is>
+      </c>
+      <c r="AC12" s="4" t="n">
+        <v>46321</v>
+      </c>
+      <c r="AD12" s="4" t="n">
+        <v>46356.99930555555</v>
+      </c>
+      <c r="AF12" t="inlineStr">
+        <is>
+          <t>МТЗ-80Л Трактор, Цвет синий, зав. № 919460, 1994 г.в.</t>
+        </is>
+      </c>
+      <c r="AG12" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/9f3c6720-ce5f-44c9-8366-fb567c40cc08</t>
+        </is>
+      </c>
+      <c r="AQ12" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+      <c r="AR12" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>fedresurs:9f3c6720-ce5f-44c9-8366-fb567c40cc08_3</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>ОАОФЦП-227306</t>
+        </is>
+      </c>
+      <c r="D13" t="n">
+        <v>3</v>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>Опубликован</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>Беларус – 1025.2 Трактор, Цвет синий, зав. № 10308486, 2011 г.в</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>Специализированная техника</t>
+        </is>
+      </c>
+      <c r="L13" s="3" t="n">
+        <v>1080000</v>
+      </c>
+      <c r="M13" s="3" t="n">
+        <v>1080000</v>
+      </c>
+      <c r="O13" s="3" t="n">
+        <v>108000</v>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t>Альфалот</t>
+        </is>
+      </c>
+      <c r="AA13" t="inlineStr">
+        <is>
+          <t>ТЕРЕЩЕНКО СВЕТЛАНА ЮРЬЕВНА</t>
+        </is>
+      </c>
+      <c r="AB13" t="inlineStr">
+        <is>
+          <t>234501630816</t>
+        </is>
+      </c>
+      <c r="AC13" s="4" t="n">
+        <v>46321</v>
+      </c>
+      <c r="AD13" s="4" t="n">
+        <v>46356.99930555555</v>
+      </c>
+      <c r="AF13" t="inlineStr">
+        <is>
+          <t>Беларус – 1025.2 Трактор, Цвет синий, зав. № 10308486, 2011 г.в.</t>
+        </is>
+      </c>
+      <c r="AG13" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/9f3c6720-ce5f-44c9-8366-fb567c40cc08</t>
+        </is>
+      </c>
+      <c r="AQ13" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+      <c r="AR13" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>fedresurs:9f3c6720-ce5f-44c9-8366-fb567c40cc08_4</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>ОАОФЦП-227306</t>
+        </is>
+      </c>
+      <c r="D14" t="n">
+        <v>4</v>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>Опубликован</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>ГАЗ 3302, (VIN) X96330200B2449954, 2011 г.в</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>Автомобили</t>
+        </is>
+      </c>
+      <c r="L14" s="3" t="n">
+        <v>450000</v>
+      </c>
+      <c r="M14" s="3" t="n">
+        <v>450000</v>
+      </c>
+      <c r="O14" s="3" t="n">
+        <v>45000</v>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t>Альфалот</t>
+        </is>
+      </c>
+      <c r="AA14" t="inlineStr">
+        <is>
+          <t>ТЕРЕЩЕНКО СВЕТЛАНА ЮРЬЕВНА</t>
+        </is>
+      </c>
+      <c r="AB14" t="inlineStr">
+        <is>
+          <t>234501630816</t>
+        </is>
+      </c>
+      <c r="AC14" s="4" t="n">
+        <v>46321</v>
+      </c>
+      <c r="AD14" s="4" t="n">
+        <v>46356.99930555555</v>
+      </c>
+      <c r="AF14" t="inlineStr">
+        <is>
+          <t>ГАЗ 3302, (VIN) X96330200B2449954, 2011 г.в.</t>
+        </is>
+      </c>
+      <c r="AG14" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/9f3c6720-ce5f-44c9-8366-fb567c40cc08</t>
+        </is>
+      </c>
+      <c r="AQ14" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+      <c r="AR14" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>fedresurs:9f3c6720-ce5f-44c9-8366-fb567c40cc08_5</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>ОАОФЦП-227306</t>
+        </is>
+      </c>
+      <c r="D15" t="n">
+        <v>5</v>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>Опубликован</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>2ПТС-4 Прицеп, 174822, 1989 г.в</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>Специализированная техника</t>
+        </is>
+      </c>
+      <c r="L15" s="3" t="n">
+        <v>90000</v>
+      </c>
+      <c r="M15" s="3" t="n">
+        <v>90000</v>
+      </c>
+      <c r="O15" s="3" t="n">
+        <v>9000</v>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t>Альфалот</t>
+        </is>
+      </c>
+      <c r="AA15" t="inlineStr">
+        <is>
+          <t>ТЕРЕЩЕНКО СВЕТЛАНА ЮРЬЕВНА</t>
+        </is>
+      </c>
+      <c r="AB15" t="inlineStr">
+        <is>
+          <t>234501630816</t>
+        </is>
+      </c>
+      <c r="AC15" s="4" t="n">
+        <v>46321</v>
+      </c>
+      <c r="AD15" s="4" t="n">
+        <v>46356.99930555555</v>
+      </c>
+      <c r="AF15" t="inlineStr">
+        <is>
+          <t>2ПТС-4 Прицеп, 174822, 1989 г.в.</t>
+        </is>
+      </c>
+      <c r="AG15" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/9f3c6720-ce5f-44c9-8366-fb567c40cc08</t>
+        </is>
+      </c>
+      <c r="AQ15" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+      <c r="AR15" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>fedresurs:9f3c6720-ce5f-44c9-8366-fb567c40cc08_6</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>ОАОФЦП-227306</t>
+        </is>
+      </c>
+      <c r="D16" t="n">
+        <v>6</v>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>Опубликован</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>СУЗУКИ СИДЭШ, (VIN) TSMEXB32S00393726, 2010 г.в</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>Автомобили</t>
+        </is>
+      </c>
+      <c r="L16" s="3" t="n">
+        <v>360000</v>
+      </c>
+      <c r="M16" s="3" t="n">
+        <v>360000</v>
+      </c>
+      <c r="O16" s="3" t="n">
+        <v>36000</v>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t>Альфалот</t>
+        </is>
+      </c>
+      <c r="AA16" t="inlineStr">
+        <is>
+          <t>ТЕРЕЩЕНКО СВЕТЛАНА ЮРЬЕВНА</t>
+        </is>
+      </c>
+      <c r="AB16" t="inlineStr">
+        <is>
+          <t>234501630816</t>
+        </is>
+      </c>
+      <c r="AC16" s="4" t="n">
+        <v>46321</v>
+      </c>
+      <c r="AD16" s="4" t="n">
+        <v>46356.99930555555</v>
+      </c>
+      <c r="AF16" t="inlineStr">
+        <is>
+          <t>СУЗУКИ СИДЭШ, (VIN) TSMEXB32S00393726, 2010 г.в.</t>
+        </is>
+      </c>
+      <c r="AG16" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/9f3c6720-ce5f-44c9-8366-fb567c40cc08</t>
+        </is>
+      </c>
+      <c r="AQ16" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+      <c r="AR16" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>fedresurs:9f3c6720-ce5f-44c9-8366-fb567c40cc08_7</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>ОАОФЦП-227306</t>
+        </is>
+      </c>
+      <c r="D17" t="n">
+        <v>7</v>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>Опубликован</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>Право аренды на земельный участок, с кадастровым номером 23:23:1401000:1016, земли сельскохозяйственного назначения, земельный участок, предназначенный для сельскохозяйственного использования…</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>Земельные участки, Право аренды</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>Краснодарский край</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>23:23:1401000:1016</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="n">
+        <v>32000</v>
+      </c>
+      <c r="L17" s="3" t="n">
+        <v>36000</v>
+      </c>
+      <c r="M17" s="3" t="n">
+        <v>36000</v>
+      </c>
+      <c r="N17" s="3" t="n">
+        <v>1.12</v>
+      </c>
+      <c r="O17" s="3" t="n">
+        <v>3600</v>
+      </c>
+      <c r="U17" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V17" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W17" t="inlineStr">
+        <is>
+          <t>Альфалот</t>
+        </is>
+      </c>
+      <c r="AA17" t="inlineStr">
+        <is>
+          <t>ТЕРЕЩЕНКО СВЕТЛАНА ЮРЬЕВНА</t>
+        </is>
+      </c>
+      <c r="AB17" t="inlineStr">
+        <is>
+          <t>234501630816</t>
+        </is>
+      </c>
+      <c r="AC17" s="4" t="n">
+        <v>46321</v>
+      </c>
+      <c r="AD17" s="4" t="n">
+        <v>46356.99930555555</v>
+      </c>
+      <c r="AF17" t="inlineStr">
+        <is>
+          <t>Право аренды на земельный участок, с кадастровым номером 23:23:1401000:1016, земли сельскохозяйственного назначения, земельный участок, предназначенный для сельскохозяйственного использования площадью 32000 кв. м., место положение: Краснодарский край, р-н Отрадненский, в границах СПК колхоз "им. Мичурина", участок № 900-2 Договор аренды № 882300014 от 08.09.2014г. сроком аренды до 08.09.2063г.</t>
+        </is>
+      </c>
+      <c r="AG17" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/9f3c6720-ce5f-44c9-8366-fb567c40cc08</t>
+        </is>
+      </c>
+      <c r="AQ17" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+      <c r="AR17" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>fedresurs:9f3c6720-ce5f-44c9-8366-fb567c40cc08_8</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>ОАОФЦП-227306</t>
+        </is>
+      </c>
+      <c r="D18" t="n">
+        <v>8</v>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>Опубликован</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>Право аренды на земельный участок, с кадастровым номером 23:23:1401000:1002, земли сельскохозяйственного назначения, земельный участок, предназначенный для сельскохозяйственного использования…</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>Земельные участки, Право аренды</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>Краснодарский край</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>23:23:1401000:1002</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="n">
+        <v>552005</v>
+      </c>
+      <c r="L18" s="3" t="n">
+        <v>621000</v>
+      </c>
+      <c r="M18" s="3" t="n">
+        <v>621000</v>
+      </c>
+      <c r="N18" s="3" t="n">
+        <v>1.12</v>
+      </c>
+      <c r="O18" s="3" t="n">
+        <v>62100</v>
+      </c>
+      <c r="U18" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V18" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W18" t="inlineStr">
+        <is>
+          <t>Альфалот</t>
+        </is>
+      </c>
+      <c r="AA18" t="inlineStr">
+        <is>
+          <t>ТЕРЕЩЕНКО СВЕТЛАНА ЮРЬЕВНА</t>
+        </is>
+      </c>
+      <c r="AB18" t="inlineStr">
+        <is>
+          <t>234501630816</t>
+        </is>
+      </c>
+      <c r="AC18" s="4" t="n">
+        <v>46321</v>
+      </c>
+      <c r="AD18" s="4" t="n">
+        <v>46356.99930555555</v>
+      </c>
+      <c r="AF18" t="inlineStr">
+        <is>
+          <t>Право аренды на земельный участок, с кадастровым номером 23:23:1401000:1002, земли сельскохозяйственного назначения, земельный участок, предназначенный для сельскохозяйственного использования площадью 552005 кв. м., место положение: Краснодарский край, р-н Отрадненский, в границах СПК "Колхоз им. Мичурина", участок №900-3 Договор аренды № 882300014/1 от 08.09.2014г. сроком аренды до 08.09.2063г.</t>
+        </is>
+      </c>
+      <c r="AG18" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/9f3c6720-ce5f-44c9-8366-fb567c40cc08</t>
+        </is>
+      </c>
+      <c r="AQ18" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+      <c r="AR18" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>fedresurs:9f3c6720-ce5f-44c9-8366-fb567c40cc08_9</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>ОАОФЦП-227306</t>
+        </is>
+      </c>
+      <c r="D19" t="n">
+        <v>9</v>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>Опубликован</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>Право аренды на земельный участок, с кадастровым номером 23:23:1401000:1017, земли сельскохозяйственного назначения, земельный участок, предназначенный для сельскохозяйственного использования…</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>Земельные участки, Право аренды</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>Краснодарский край</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>23:23:1401000:1017</t>
+        </is>
+      </c>
+      <c r="K19" s="2" t="n">
+        <v>293958</v>
+      </c>
+      <c r="L19" s="3" t="n">
+        <v>333000</v>
+      </c>
+      <c r="M19" s="3" t="n">
+        <v>333000</v>
+      </c>
+      <c r="N19" s="3" t="n">
+        <v>1.13</v>
+      </c>
+      <c r="O19" s="3" t="n">
+        <v>33300</v>
+      </c>
+      <c r="U19" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V19" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W19" t="inlineStr">
+        <is>
+          <t>Альфалот</t>
+        </is>
+      </c>
+      <c r="AA19" t="inlineStr">
+        <is>
+          <t>ТЕРЕЩЕНКО СВЕТЛАНА ЮРЬЕВНА</t>
+        </is>
+      </c>
+      <c r="AB19" t="inlineStr">
+        <is>
+          <t>234501630816</t>
+        </is>
+      </c>
+      <c r="AC19" s="4" t="n">
+        <v>46321</v>
+      </c>
+      <c r="AD19" s="4" t="n">
+        <v>46356.99930555555</v>
+      </c>
+      <c r="AF19" t="inlineStr">
+        <is>
+          <t>Право аренды на земельный участок, с кадастровым номером 23:23:1401000:1017, земли сельскохозяйственного назначения, земельный участок, предназначенный для сельскохозяйственного использования площадью 293958 кв. м., место положение: Краснодарский край, р-н Отрадненский, в границах СПК колхоз "им. Мичурина", участок №900-5. Договор аренды № 882300014/2 от 08.09.2014г. сроком аренды до 08.09.2063г.</t>
+        </is>
+      </c>
+      <c r="AG19" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/9f3c6720-ce5f-44c9-8366-fb567c40cc08</t>
+        </is>
+      </c>
+      <c r="AQ19" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+      <c r="AR19" s="4" t="n">
+        <v>46315.89930555555</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>