--- v0 (2026-10-17)
+++ v1 (2026-10-22)
@@ -804,47 +804,47 @@
       <c r="AC2" s="3" t="n">
         <v>46338.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46338.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль марки AUDI модель A4 2007 г.в. VIN-номер WAUZZZ8E58A097247
 У авто нет мотора и АКПП.
 На момент опубликования объявления о проведении торгов по лоту №1 - обременения имеются.
 Имущество находится в залоге в пользу ПАО "СОВКОМБАНК", (ИНН 4401116480 ) Продажа имущества на торгах приводит к прекращению права залога (ипотеки) - пп. 4 п. 1 ст. 352 ГК РФ и абз. 6 п. 5 ст. 18.1 ФЗ «О несостоятельности (банкротстве)» от 26.10.2002 г. № 127-ФЗ., С ЛОТОМ №1 можно ознакомиться по месту его нахождения: Местоположение установлено относительно ориентира, расположенного в границах участка. Почтовый адрес ориентира: Краснодарский край, г. Краснодар, Пашковский сельский округ, х. Ленина, почтовое отделение № 37., предварительно согласовав время с Финансовым управляющим по тел. +79191209158, либо путем направления запроса на электронную почту tatanikitinav@mail.ru, с момента публикации сообщения о продаже имущества и до окончания приема заявок.
 Техническое состояние имущества: У авто нет мотора и АКПП.
 Во избежание претензий к Арбитражному управляющему, относительно технического состояния имущества (лота), его комплектности, покупателю действуя добросовестно, необходимо проявить должную осмотрительность и выехать по месту нахождения имущества (лота) с целью его осмотра - личного, либо через законного представителя (с надлежащим образом оформленной доверенностью).</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/bb5cecf1-4ed9-49e1-9ce1-26dee6389cf2</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46308.08616898148</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46312.08438657408</v>
+        <v>46317.0856712963</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>