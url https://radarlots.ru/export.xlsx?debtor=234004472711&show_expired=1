--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -786,51 +786,51 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>234004472711</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46307.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46342.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Транспортное средство – CHERY TIGGO4, Идентификационный номер (VIN номер): LVVDB24B2MD135181, Год выпуска: 2021 гос.номер Е067РУ193RUS</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/93474089-0a9e-4540-b280-dd6daf2745ad</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46305.07357638889</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.08114583333</v>
+        <v>46318.08116898148</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:73f5ece6-039c-4a88-b565-1619f6af3984_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ОАОФЦП-36416</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>