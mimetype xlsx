--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -799,51 +799,51 @@
       <c r="AC2" s="3" t="n">
         <v>46307.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46343.375</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль легковой, марка: CHERY , модель: TIGGO4 PRO, VIN: LVVDB21B8RD123841, гос. рег. номер: Е653ХО193, год изготовления: 2024
 Порядок ознакомления с имуществом должника:
 С ЛОТОМ №1 можно ознакомиться по месту его нахождения: г. Краснодар, ул. Кореновская, 3, предварительно согласовав время с Финансовым управляющим по тел. +79191263160, либо путем направления запроса на электронную почту samonina_ve@mail.ru, с момента публикации сообщения о продаже имущества и до окончания приема заявок.
 Во избежание претензий к Арбитражному управляющему, относительно технического состояния имущества (лота), его комплектности, покупателю действуя добросовестно, необходимо проявить должную осмотрительность и выехать по месту нахождения имущества (лота) с целью его осмотра - личного, либо через законного представителя (с надлежащим образом оформленной доверенностью).
 Имущество находится в залоге в пользу БАНК ВТБ (ПАО), (ИНН 7702070139)
 Продажа имущества на торгах приводит к прекращению права залога (ипотеки) - пп. 4 п. 1 ст. 352 ГК РФ и абз. 6 п. 5 ст. 18.1 ФЗ «О несостоятельности (банкротстве)» от 26.10.2002 г. № 127-ФЗ.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/389fc1a0-bdca-4ab4-ab8e-b97816498702</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46300.89920138889</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.0837962963</v>
+        <v>46318.91658564815</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:ca08a82a-48b6-43e1-bbc7-adfe9b23a27a_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>237625-МЭТС-1</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -938,51 +938,51 @@
 С ЛОТОМ №1 можно ознакомиться по месту его нахождения: Краснодарский край, Кущевский район, ст-ца Кисляковская, ул. Запорожская, дом №26, предварительно согласовав время с Финансовым управляющим по тел. +79191263160, либо путем направления запроса на электронную почту samonina_ve@mail.ru, с момента публикации сообщения о продаже имущества и до окончания приема заявок.
 При отсутствии сведений в Едином государственном реестре недвижимости о местоположении границ данного земельного участка, необходимо произвести межевание через кадастрового инженера. ВСЕ РАСХОДЫ ПО МЕЖЕВАНИЮ ЗЕМЕЛЬНОГО УЧАСТКА НЕСЕТ В ПОЛНОМ ОБЪЕМЕ ПОКУПАТЕЛЬ.
 Во избежание претензий к Арбитражному управляющему, относительно технического состояния имущества (лота), его комплектности, покупателю действуя добросовестно, необходимо проявить должную осмотрительность и выехать по месту нахождения имущества (лота) с целью его осмотра - личного, либо через законного представителя (с надлежащим образом оформленной доверенностью).</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/ca08a82a-48b6-43e1-bbc7-adfe9b23a27a</t>
         </is>
       </c>
       <c r="AH3" s="2" t="n">
         <v>152613.78</v>
       </c>
       <c r="AI3" s="2" t="n">
         <v>3616.44</v>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46296.90018518519</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46317.08540509259</v>
+        <v>46318.91075231481</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:891b07a4-aabd-4d5e-a341-72dc62b7a3ad_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>229291-МЭТС-1</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>