--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -817,51 +817,51 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок: общей площадью 790 м2, с кадастровым номером 23:43:0410058:264; Жилой дом общей площадью 430,6 м2, с кадастровым номером 23:43:0410058:258</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/2e890386-a48a-4486-be01-adfcd9bd966c</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>5332239.3</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>6749.67</v>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46308.89741898148</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46316.90135416666</v>
+        <v>46318.90074074074</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:db32d56f-b362-4a07-9c44-38eaf6ec60da_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>5561916-1</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>