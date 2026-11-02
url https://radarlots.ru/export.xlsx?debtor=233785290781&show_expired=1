--- v0 (2026-11-01)
+++ v1 (2026-11-02)
@@ -826,47 +826,47 @@
         <is>
           <t>Дом блокированной застройки, площадью: 77,1 кв.м., с кадастровым номером: 23:15:0702001:752, расположенный на земельном участке, площадью: 1 200 кв.м., с кадастровым номером: 23:15:0702001:702; адрес: Российская Федерация, Краснодарский край, м.р-н Крымский, с/п Мерчанское, с Мерчанское, ул. Мира, д.5.. Имущество является предметом залога ПАО СБЕРБАНК (ИНН 7707083893, ОГРН 1027700132195), адрес 117997, г. Москва, ул. Вавилова, д. 19.
 Покупателю необходимо проявить должную осмотрительность и осмотреть имущество по месту его нахождения - лично или через представителя по доверенности. Техническое состояние, комплектность и отсутствие скрытых недостатков не гарантируются. Возможны аресты, запреты на регистрационные действия и иные обременения - все действия по их снятию и погашению записей победитель торгов осуществляет самостоятельно и за свой счёт. Заявка на ознакомление подаётся в рабочие дни с 10:00 до 17:00 часов на e-mail: t.zakirov@arbitrazhrf.ru; по заявке предоставляется имеющаяся у финансового управляющего информация об имуществе и сведения о лице, во владении которого оно находится. Ознакомление с имуществом – по месту его нахождения, по предварительной записи по тел. +7 965 456-46-52 Евгений Владимирович</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/0543e9b2-3dbd-4d74-8345-87016d9bca01</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>896629.86</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>11629.44</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46309.89927083333</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46327.0802662037</v>
+        <v>46328.90028935186</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>