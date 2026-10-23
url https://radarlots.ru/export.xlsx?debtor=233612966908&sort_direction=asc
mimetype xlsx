--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -792,47 +792,47 @@
         <v>46311</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46416</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Марка: MAZDA, модель: 3, год
 выпуска: 2010 г., № шасси (рамы):
 отсутствует, кузов №:
 JMZBL12Z501205190,
 идентификационный номер (VIN):
 JMZBL12Z501205190,
 Марка: MAZDA, модель: 3, год выпуска: 2010 г., № шасси (рамы): отсутствует, кузов №: JMZBL12Z501205190, идентификационный номер (VIN): JMZBL12Z501205190, регистрационный знак: Х495КМ193Х495КМ193, Ознакомиться с имуществом должника можно по адресу нахождения имущества, также можно отправить запрос на предоставление фото на электронную почту организатора торгов: arbitr.mandrova@bk.ru. АДРЕС ОСМОТРА ИМУЩЕСТВА : 353801, Краснодарский край, Станица Полтавская, ул. Калинина д 39. Номер ответственного хранителя 7 952 845-82-96.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/72c97ec8-01c5-4f43-8d7f-ca8bc663023e</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46309.89572916667</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46316.9175925926</v>
+        <v>46317.92167824074</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>