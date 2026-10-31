--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -821,47 +821,47 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок, общей площадью 400 кв.м., с к.н. 23:10:0602170:378, расположенный по адресу: Краснодарский край, муниципальный район Калининский, сельское поселение Старовеличковское, ст-ца Старовеличковская, ул. Долиновская, з/у 21 Д, (совместно нажитое имущество. титульный собственник Есаян Виталий Юрьевич).
 В случае дополнительного проведения, необходимых для регистрации, кадастровых и/или инженерных работ, финансовые затраты берет на себя победитель торгов. Имеются аресты и ограничения подлежащие снятию в рамках действующего законодательства.
 С имуществом по лоту № 1 можно познакомиться по адресу: Краснодарский край, муниципальный район Калининский, сельское поселение Старовеличковское, ст-ца Старовеличковская, ул. Долиновская, з/у 21 Д, по предварительной записи у организатора торгов.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/f743c55b-86a9-4194-b5cf-054cb70721b9</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>122500</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>306.25</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.4204081632653061</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46314.89689814814</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.89545138889</v>
+        <v>46327.08216435185</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>