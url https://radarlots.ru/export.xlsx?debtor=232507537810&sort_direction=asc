--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -793,51 +793,51 @@
           <t>232507537810</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46351.66666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Сейф для хранения оружия
 Порядок ознакомления с имуществом должника:
 Ознакомление участников с условиями приобретения, характеристиками предмета торгов, проектами договоров (о задатке, купли-продажи), осуществляется по адресу: РТ, г. Казань, ул. Турбинная, д. 7. С условиями торгов также можно ознакомиться, позвонив по тел. 8 (843) 590 58 03, 8 (987) 225-15-85.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/08a9e779-6f95-46a0-8dc1-9065fa669249</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46308.88328703704</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46316.91133101852</v>
+        <v>46317.91494212963</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:a771b419-28e3-49af-9d67-3a06214a9522_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>239985-МЭТС-1</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -891,51 +891,51 @@
           <t>232507537810</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46351.66666666666</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>100% доли ООО «СК-РОДМЭН», ИНН: 2312269314, уставный капитал 10 000,00 руб.
 Порядок ознакомления с имуществом должника:
 Ознакомление участников с условиями приобретения, характеристиками предмета торгов, проектами договоров (о задатке, купли-продажи), осуществляется по адресу: РТ, г. Казань, ул. Турбинная, д. 7. С условиями торгов также можно ознакомиться, позвонив по тел. 8 (843) 590 58 03, 8 (987) 225-15-85.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a771b419-28e3-49af-9d67-3a06214a9522</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46308.89482638889</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46316.91146990741</v>
+        <v>46317.91515046296</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:887e42ca-b31e-4b3c-bb7c-482b4870316a_2</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>239984-МЭТС-2</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>2</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -989,51 +989,51 @@
           <t>232507537810</t>
         </is>
       </c>
       <c r="AC4" s="3" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD4" s="3" t="n">
         <v>46351.66666666666</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>Ружьё Benelli Comfort
 Порядок ознакомления с имуществом должника:
 Ознакомление участников с условиями приобретения, характеристиками предмета торгов, проектами договоров (о задатке, купли-продажи), осуществляется по адресу: РТ, г. Казань, ул. Турбинная, д. 7. С условиями торгов также можно ознакомиться, позвонив по тел. 8 (843) 590 58 03, 8 (987) 225-15-85.</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/887e42ca-b31e-4b3c-bb7c-482b4870316a</t>
         </is>
       </c>
       <c r="AQ4" s="3" t="n">
         <v>46308.89594907407</v>
       </c>
       <c r="AR4" s="3" t="n">
-        <v>46316.91155092593</v>
+        <v>46317.91535879629</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>fedresurs:9da7c58e-b1f0-4a1c-807d-29a34df81b64_1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>239984-МЭТС-1</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>1</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1087,47 +1087,47 @@
           <t>232507537810</t>
         </is>
       </c>
       <c r="AC5" s="3" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD5" s="3" t="n">
         <v>46351.66666666666</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
           <t>Травматический пистолет Grand Power T11
 Порядок ознакомления с имуществом должника:
 Ознакомление участников с условиями приобретения, характеристиками предмета торгов, проектами договоров (о задатке, купли-продажи), осуществляется по адресу: РТ, г. Казань, ул. Турбинная, д. 7. С условиями торгов также можно ознакомиться, позвонив по тел. 8 (843) 590 58 03, 8 (987) 225-15-85.</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/9da7c58e-b1f0-4a1c-807d-29a34df81b64</t>
         </is>
       </c>
       <c r="AQ5" s="3" t="n">
         <v>46308.89700231481</v>
       </c>
       <c r="AR5" s="3" t="n">
-        <v>46316.91167824074</v>
+        <v>46317.91556712963</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>