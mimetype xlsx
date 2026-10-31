--- v0 (2026-10-29)
+++ v1 (2026-10-31)
@@ -797,47 +797,47 @@
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46258.45833333334</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46351.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Легковой автомобиль марки CHEVROLET модель Lacetti 2006 г.в. VIN-номер KL1NF197J7K592260, цвет красный, рабочий объем двигателя 1399 см.куб., мощность двигателя - 95 л.с.
 С имуществом, являющимся предметом торгов, можно ознакомиться по адресу: Краснодарский край, Выселковский район, с. Первомайской, ул. Набережная, д. 70, по предварительной записи у организатора торгов.
 Подробную информацию о реализуемом имуществе и порядке проведения торгов можно получить в рабочие дни с 10:00 до 16:00 по предварительной договоренности по телефону: +79960178409, с направлением запроса на е-mail: timofeev.arbitr@gmail.com , а также на электронной площадке., С имуществом, являющимся предметом торгов, можно ознакомиться по адресу: Краснодарский край, Выселковский район, с. Первомайской, ул. Набережная, д. 70, по предварительной записи у организатора торгов.
 Подробную информацию о реализуемом имуществе и порядке проведения торгов можно получить в рабочие дни с 10:00 до 16:00 по предварительной договоренности по телефону: +79960178409, с направлением запроса на е-mail: timofeev.arbitr@gmail.com , а также на электронной площадке.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c95e7999-df25-4072-8395-a6764cd48e1d</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46275.1287962963</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46325.08146990741</v>
+        <v>46326.08768518519</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>