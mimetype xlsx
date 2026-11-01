--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -804,47 +804,47 @@
           <t>Киа/Kia CEED,
 VIN: XWEH1516BK0000986,
 год выпуска 2018,
 цвет автомобиля: Белый
 Порядок ознакомления с имуществом должника:
 По вопросам осмотра автомобиля, находящегося на хранении в Банке:
 на стоянке установлен следующий режим для просмотра автомобилей, можно его публиковать:
 - Рабочие дни с понедельника по пятницу с 9:00 до 18:00 (кроме праздничных и выходных дней) по предварительной записи
 - Прием звонков с понедельника по пятницу с 9:00 до 18:00 по Московскому времени
 Осмотр автомобиля осуществляется по адресу: г. Москва, крытая охраняемая парковка №5 (под эстакадное пространство Лужнецкая ТТК):
 – Въезд с Хамовнического вала перед Комсомольским проспектом;
 – В пешей доступности от метро (Спортивная, Воробьевы горы) и МЦК (Лужники), ориентир – вывеска «Парковка №5).
 Точка координат - https://maps.app.goo.gl/kNkpi3KaYoQ5RCyF9?g_st=aw
 Телефон сотрудника Банка для записи на осмотр автомобиля 89167926254.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/30744b99-ea7e-48e3-9c07-41bc907eabb5</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46311.89543981481</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.09518518519</v>
+        <v>46327.08984953703</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>