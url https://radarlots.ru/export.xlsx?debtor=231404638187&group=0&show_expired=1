--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -832,51 +832,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>499233.29</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>13207.23</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-1.462576163540697</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>2/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46302.90210648148</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46318.0822337963</v>
+        <v>46319.08078703703</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:ed60837e-c2e1-47a4-b11a-e60928944c4c_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>228753-МЭТС-1</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>