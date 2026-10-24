--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -738,51 +738,51 @@
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Марка(модель):КИА ЦЕРАТО Год выпуска: 2010 VIN:KNAFU411BB5899614 Цвет: темно-вишневый Тип ТС: легковой седан Категория ТС: В/М1 Экологический класс: четвертый Технически допустимая макс. масса, кг…</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Краснодар, микрорайон Любимово, 8, по предварительной записи по</t>
         </is>
       </c>
       <c r="L2" s="2" t="n">
-        <v>495000</v>
+        <v>470250</v>
       </c>
       <c r="M2" s="2" t="n">
         <v>495000</v>
       </c>
       <c r="S2" t="inlineStr">
         <is>
           <t>Находится в залоге у АО «ТБанк»</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Центр дистанционных торгов</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
@@ -794,51 +794,51 @@
         <is>
           <t>231141656923</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46314.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46328.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Марка(модель):КИА ЦЕРАТО Год выпуска: 2010 VIN:KNAFU411BB5899614 Цвет: темно-вишневый Тип ТС: легковой седан Категория ТС: В/М1 Экологический класс: четвертый Технически допустимая макс. масса, кг 1720 Масса в снаряженном состоянии, кг 1300 Находится в залоге у АО «ТБанк».
 Ознакомление с имуществом производится по адресу: Краснодар, микрорайон Любимово, 8, по предварительной записи по телефону: 89180451668.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/013e071e-5a25-43e8-9d31-977fc94093c0</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46308.8943287037</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.0803125</v>
+        <v>46319.07798611111</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:851f234f-c7f2-4b2c-a487-08862f427686_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>375906</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -893,47 +893,47 @@
         <is>
           <t>231141656923</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46300.5</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46314.5</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Марка(модель):КИА ЦЕРАТО Год выпуска: 2010 VIN:KNAFU411BB5899614 Цвет: темно-вишневый Тип ТС: легковой седан Категория ТС: В/М1 Экологический класс: четвертый Технически допустимая макс. масса, кг 1720 Масса в снаряженном состоянии, кг 1300 Находится в залоге у АО «ТБанк».
 Ознакомление с имуществом производится по адресу: 142718, Московская область, Ленинский городской округ, деревня Жабкино, микрорайон Булатникова, 1, по предварительной записи по телефону: 89180451668.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/851f234f-c7f2-4b2c-a487-08862f427686</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46277.90446759259</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46316.91861111111</v>
+        <v>46318.9171875</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>