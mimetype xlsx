--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -827,47 +827,47 @@
 Вид разрешенного использования: Земли под промышленными объектами.
 Сведения об ограничениях и обременениях, не зарегистрированных в реестре прав, ограничений прав и обременений недвижимого имущества:
 1. Ограничения прав на земельный участок, предусмотренные статьей 56 Земельного кодекса Российской Федерации. Основание - Постановление Правительства Российской Федерации "О порядке установления охранных зон объектов электросетевого хозяйства и особых условий использования земельных участков, расположенных в границах таких зон", 160, 2009-02-24.
 2. Ограничения прав на земельный участок, предусмотренные статьей 56 Земельного кодекса Российской Федерации. Основание - распоряжение "Об утверждении границ охранных зон газораспределительных сетей", 103-р, 2020-03-04, Департамент имущественных и земельных отношений Белгородской области. В целях предупреждения повреждения, нарушения условий нормальной эксплуатации сооружений - газопроводов высокого, среднего и низкого давления на земельные участки, входящие в их охранную зону, налагаются ограничения (обременения), указанные в пункте 14 постановления Правительства Российской Федерации от 20 ноября 2000 года №878 "Об утверждении правил охраны газораспределительных сетей"
 Сведения об иных ограничениях и обременениях отсутствуют.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/55a02842-2739-4237-81ea-4eadc0456062</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>56841270</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>298.85</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46317.88460648148</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.08193287037</v>
+        <v>46327.08222222222</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>