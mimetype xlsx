--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -823,47 +823,47 @@
 -с земельным участком, категория земель: земли населенных пунктов, разрешенное использование: для производства промышленно-строительных материалов, в том числе под карьерами, общая площадь 60 000 кв.м., кадастровый номер: 23:11:0203000:4, адрес объекта: Российская Федерация, Краснодарский край, м.р-н Каневской, с.п. Новоминское, ст-ца Новоминская, тер. Кирпичная, д. 1. доля праве ?
 -с земельным участком, категория земель: земли населенных пунктов, разрешенное использование: для производства промышленно-строительных материалов, в том числе под карьерами, общая площадь 29245 кв.м., кадастровый номер: 23:11:0203000:5, адрес объекта: Российская Федерация, Краснодарский край, м.р-н Каневской, с.п. Новоминское, ст-ца Новоминская, тер. Кирпичная, д. 1. доля праве ?
 С имуществом, являющимся предметом торгов по лоту № 1 , можно ознакомиться по адресу: Краснодарский край, м.р-н Каневской, с.п. Новоминское, ст-ца Новоминская, тер. Кирпичная, д. 1., с документацией можно ознакомится по адресу: 410056 г. Саратов. ул. Пугачева д. 54/ 62Г. с момента публикации сообщения о продаже имущества и до окончания приема заявок по предварительной записи по телефону: 89053683812.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/aed83593-4229-4331-8e8e-cc40362ce279</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>101207421.64</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>16742.89</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46312.89381944444</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46316.9022337963</v>
+        <v>46317.90253472222</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>