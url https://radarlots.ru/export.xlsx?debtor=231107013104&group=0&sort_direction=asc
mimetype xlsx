--- v1 (2026-10-23)
+++ v2 (2026-10-24)
@@ -823,47 +823,47 @@
 -с земельным участком, категория земель: земли населенных пунктов, разрешенное использование: для производства промышленно-строительных материалов, в том числе под карьерами, общая площадь 60 000 кв.м., кадастровый номер: 23:11:0203000:4, адрес объекта: Российская Федерация, Краснодарский край, м.р-н Каневской, с.п. Новоминское, ст-ца Новоминская, тер. Кирпичная, д. 1. доля праве ?
 -с земельным участком, категория земель: земли населенных пунктов, разрешенное использование: для производства промышленно-строительных материалов, в том числе под карьерами, общая площадь 29245 кв.м., кадастровый номер: 23:11:0203000:5, адрес объекта: Российская Федерация, Краснодарский край, м.р-н Каневской, с.п. Новоминское, ст-ца Новоминская, тер. Кирпичная, д. 1. доля праве ?
 С имуществом, являющимся предметом торгов по лоту № 1 , можно ознакомиться по адресу: Краснодарский край, м.р-н Каневской, с.п. Новоминское, ст-ца Новоминская, тер. Кирпичная, д. 1., с документацией можно ознакомится по адресу: 410056 г. Саратов. ул. Пугачева д. 54/ 62Г. с момента публикации сообщения о продаже имущества и до окончания приема заявок по предварительной записи по телефону: 89053683812.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/aed83593-4229-4331-8e8e-cc40362ce279</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>101207421.64</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>16742.89</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46312.89381944444</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.90253472222</v>
+        <v>46319.07855324074</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>