--- v0 (2026-10-24)
+++ v1 (2026-10-25)
@@ -791,51 +791,51 @@
           <t>230908739827</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46309.58333333334</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46339.58333333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Легковой автомобиль, марка: КИА, модель: РИО, год изготовления: 2017 г.в., VIN: Z94C241BBJR014809
 Порядок ознакомления с имуществом должника:
 Прием заявок/задатков с 14:00 ч. 14.10.2026 до 14:00 ч. 13.11.2026 (мск.) на сайте https://www.m-ets.ru; знакомство с документами и имуществом в рабочие дни в тот же период по месту нахождения имущества по предварительной записи у организатора торгов по тел. +7 (918) 353 36 87.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/e37108a3-d183-4f68-9d63-be3c838dab02</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46309.87532407408</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46319.07748842592</v>
+        <v>46320.07954861111</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:2aead158-d140-4354-b150-22ffa9f325a7_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>231596-МЭТС-1</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>