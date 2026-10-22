--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -1358,51 +1358,51 @@
         </is>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/1721e8fa-29d3-4a89-a639-8f540067def8</t>
         </is>
       </c>
       <c r="AH6" s="3" t="n">
         <v>2793160</v>
       </c>
       <c r="AI6" s="3" t="n">
         <v>1396.58</v>
       </c>
       <c r="AJ6" s="5" t="n">
         <v>0.3100286986781996</v>
       </c>
       <c r="AM6" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ6" s="4" t="n">
         <v>46296.90905092593</v>
       </c>
       <c r="AR6" s="4" t="n">
-        <v>46317.08539351852</v>
+        <v>46318.08592592592</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>fedresurs:1afe78f4-cfef-4a00-b2b1-d1bdf54bf661_3</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>382706</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>3</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1488,51 +1488,51 @@
         </is>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/1afe78f4-cfef-4a00-b2b1-d1bdf54bf661</t>
         </is>
       </c>
       <c r="AH7" s="3" t="n">
         <v>313104</v>
       </c>
       <c r="AI7" s="3" t="n">
         <v>11.86</v>
       </c>
       <c r="AJ7" s="5" t="n">
         <v>-9.347999386785222</v>
       </c>
       <c r="AM7" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ7" s="4" t="n">
         <v>46296.90953703703</v>
       </c>
       <c r="AR7" s="4" t="n">
-        <v>46317.08546296296</v>
+        <v>46318.08613425926</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>fedresurs:e46ac5c6-9048-47cd-b1cc-ca3cd796c407_2</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>382705</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>2</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1623,51 +1623,51 @@
         </is>
       </c>
       <c r="AH8" s="3" t="n">
         <v>450416.6</v>
       </c>
       <c r="AI8" s="3" t="n">
         <v>18089.02</v>
       </c>
       <c r="AJ8" s="5" t="n">
         <v>-1.357817185245837</v>
       </c>
       <c r="AK8" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL8" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ8" s="4" t="n">
         <v>46296.90981481481</v>
       </c>
       <c r="AR8" s="4" t="n">
-        <v>46317.08560185185</v>
+        <v>46318.08634259259</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>fedresurs:048987ec-bbcf-4e8e-997d-e06f3bb316cd_1</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>382704</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>1</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1755,47 +1755,47 @@
         </is>
       </c>
       <c r="AH9" s="3" t="n">
         <v>450416.6</v>
       </c>
       <c r="AI9" s="3" t="n">
         <v>18089.02</v>
       </c>
       <c r="AJ9" s="5" t="n">
         <v>-1.357817185245837</v>
       </c>
       <c r="AK9" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL9" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ9" s="4" t="n">
         <v>46296.9100925926</v>
       </c>
       <c r="AR9" s="4" t="n">
-        <v>46317.0856712963</v>
+        <v>46318.08648148148</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>