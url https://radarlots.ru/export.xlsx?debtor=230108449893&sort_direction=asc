--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -793,47 +793,47 @@
           <t>230108449893</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46315.75</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46356.58333333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Движимое имущество (автотранспортное средство - Автобус): марки ХЕНДЭ HD LWB COUNTY, 2010 года выпуска, идентификационный номер (VIN): X7MHDB7DPAM004594, модель, № двигателя: D4DD8364666, номер шасси (рамы), X7MHDB7DPAM004594, ПТС: 61 МУ 318559, ГРЗ Х274ХВ123.
 Порядок ознакомления с имуществом должника:
 Ознакомление с лотом проводится по адресу: Краснодарский край, г. Анапа, по предварительной записи по тел. +7 918 349-66-53, +7 918 056-75-35</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/47e090f7-beae-4efb-afe0-a5fa567908ad</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46315.8865625</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.08400462963</v>
+        <v>46327.0831712963</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>