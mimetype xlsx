--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -822,47 +822,47 @@
           <t>Нежилое здание (Нежилое здание с пристройками – производственное) общей площадью 344,5 кв.м, кадастровый №23:07:0203000:918, по адресу: Краснодарский край, р-н Динской, с/п Новотитаровское, автодорога Новотитаровская - Копанской, 11 км.- 700 м., слева; Земельный участок площадью 5 201 кв.м, земли сельскохозяйственного назначения, кадастровый № 23:07:0203000:1435
 Порядок ознакомления с имуществом должника:
 Ознакомление с имуществом осуществляется самостоятельно по адресу нахождения имущества либо по предварительной договоренности с организатором торгов по телефону 89270507393 получить документы по предмету торгов можно по электронной почте, отправив соответствующий запрос на электронную почту организатора торгов: 9270507393@mail.ru либо ознакомиться с документами лично по адресу 413107, Саратовская область, Энгельс, Проточная, 14 с 11:00 до 12:00 (кроме выходных и праздничных дней) предварительно уведомив организатора торгов по вышеуказанному телефону.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/9309764c-cd6b-426f-b55a-2214d6722dc2</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>4573228.02</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>13274.97</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46292.88398148148</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.08207175926</v>
+        <v>46319.08042824074</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>