--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -788,51 +788,51 @@
           <t>027503485614</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46314.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46324.375</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Право требования к Чужайкину Михаилу Александровичу (ИНН 241104069987) номиналом 600 000,00 руб. (основание: определение Арбитражного суда Краснодарского края от 29.09.2025 по делу №А32-46144/2024-1С).
 Порядок ознакомления с имуществом должника:
 Ознакомление с имуществом по предварительному согласованию с финансовым управляющим даты и времени ознакомления с имуществом. Контактная информация: телефон 8(928)41-88-466 или по электронной почте izvekov-k-a@mail.ru.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/65b60c68-a9e1-480e-b8a1-774fb8055a46</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46311.88106481481</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.91193287037</v>
+        <v>46318.08101851852</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:6d3dab6d-a7ec-4215-bf19-49f5784b6f3f_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>224831-МЭТС-1</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>