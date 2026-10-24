--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -889,47 +889,144 @@
         <is>
           <t>025804823736</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46281.5</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46316.5</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Автомобиль Ford Focus, 2013 г.в., VIN: X9FKXXEEBKDC46488.
 Тех. описание: Автомобиль находится в технически исправном состоянии. Основные узлы и агрегаты работают в штатном режиме. Выявленные недостатки носят эксплуатационный и косметический характер, соответствуют возрасту и пробегу автомобиля и не затрагивают силовые элементы кузова и несущие конструкции.С предметом торгов можно ознакомиться по адресу: Краснодарский край, г. Сочи, с. Нижняя Шиловка, ул. Нагуляна 37Г., предварительно согласовав дату и время по телефону +79937713656. Дополнительные документы запрашивать по адресу электронной почты: ivanizhko92@gmail.com.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/742d9579-3bb2-40c2-ab2c-45a08f016739</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46280.90611111111</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46317.09539351852</v>
+        <v>46318.0975925926</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>fedresurs:06741143-8a86-494f-9936-f0c8275104aa_1</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>ПП-36881</t>
+        </is>
+      </c>
+      <c r="D4" t="n">
+        <v>1</v>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Приём заявок</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>Автомобиль Ford Focus, 2013 г.в., VIN: X9FKXXEEBKDC46488</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>Автомобили</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>Краснодарский край, г. Сочи, с. Нижняя Шиловка, ул. Нагуляна 37Г., предварительно согласовав дату и время по</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="n">
+        <v>528030</v>
+      </c>
+      <c r="M4" s="2" t="n">
+        <v>528030</v>
+      </c>
+      <c r="O4" s="2" t="n">
+        <v>52803</v>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t>Публичное предложение</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t>Tender Technologies</t>
+        </is>
+      </c>
+      <c r="AA4" t="inlineStr">
+        <is>
+          <t>Болгова Александра Эдуардовна</t>
+        </is>
+      </c>
+      <c r="AB4" t="inlineStr">
+        <is>
+          <t>025804823736</t>
+        </is>
+      </c>
+      <c r="AC4" s="3" t="n">
+        <v>46318.5</v>
+      </c>
+      <c r="AD4" s="3" t="n">
+        <v>46363.5</v>
+      </c>
+      <c r="AF4" t="inlineStr">
+        <is>
+          <t>Автомобиль Ford Focus, 2013 г.в., VIN: X9FKXXEEBKDC46488.
+Тех. описание: Автомобиль находится в технически исправном состоянии. Основные узлы и агрегаты работают в штатном режиме. Выявленные недостатки носят эксплуатационный и косметический характер, соответствуют возрасту и пробегу автомобиля и не затрагивают силовые элементы кузова и несущие конструкции.С предметом торгов можно ознакомиться по адресу: Краснодарский край, г. Сочи, с. Нижняя Шиловка, ул. Нагуляна 37Г., предварительно согласовав дату и время по телефону +79937713656. Дополнительные документы запрашивать по адресу электронной почты: ivanizhko92@gmail.com.</t>
+        </is>
+      </c>
+      <c r="AG4" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/06741143-8a86-494f-9936-f0c8275104aa</t>
+        </is>
+      </c>
+      <c r="AQ4" s="3" t="n">
+        <v>46318.89642361111</v>
+      </c>
+      <c r="AR4" s="3" t="n">
+        <v>46319.07777777778</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>