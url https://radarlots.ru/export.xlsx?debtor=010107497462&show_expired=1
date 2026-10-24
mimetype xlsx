--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -830,51 +830,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>3185608.93</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>58451.54</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.9646736424737483</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>13/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46286.89759259259</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46318.08146990741</v>
+        <v>46319.08049768519</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:fa6a5619-f913-4fd4-92ff-7a310d3aa675_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>367157</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>